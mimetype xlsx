--- v0 (2026-03-13)
+++ v1 (2026-04-28)
@@ -1,56 +1,56 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="\\tmnfilesv\10151300ＤＸ推進室\052　オープンデータ\40_公開データローリング（定期、随時実施のこと）\20251023_登米市オープンデータの更新に向けたデータ提供について（依頼）\回答\総務課ok\公共施設ok\公開データ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6AF4E66B-6743-49F2-8E7E-BC207D81C002}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2B327DA9-8C4A-4F79-896C-2609E01BE9FA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{9BED4D99-0863-4E3A-A397-9FA9F7ADA004}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{9BED4D99-0863-4E3A-A397-9FA9F7ADA004}"/>
   </bookViews>
   <sheets>
     <sheet name="公共施設一覧_フォーマット" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1885,53 +1885,50 @@
   <si>
     <t>宮城県登米市米山町西野字西小路2</t>
   </si>
   <si>
     <t>宮城県登米市石越町南郷字矢作48</t>
   </si>
   <si>
     <t>宮城県登米市南方町西山成前21-1</t>
   </si>
   <si>
     <t>宮城県登米市津山町柳津字館石6</t>
   </si>
   <si>
     <t>宮城県登米市迫町新田字山崎259-4</t>
   </si>
   <si>
     <t>宮城県登米市迫町北方字富永109-2</t>
   </si>
   <si>
     <t>宮城県登米市中田町宝江新井田字要害3-1</t>
   </si>
   <si>
     <t>宮城県登米市米山町中津山字清水24-1</t>
   </si>
   <si>
-    <t>宮城県登米市南方町堂地218-1</t>
-[...1 lines deleted...]
-  <si>
     <t>宮城県登米市迫町新田字狼ノ欠28-5</t>
   </si>
   <si>
     <t>宮城県登米市中田町上沼字大柳116</t>
   </si>
   <si>
     <t>宮城県登米市米山町西野字古舘廻56-3</t>
   </si>
   <si>
     <t>宮城県登米市中田町石森字加賀野一丁目17-3</t>
   </si>
   <si>
     <t>宮城県登米市米山町西野字西小路裏103</t>
   </si>
   <si>
     <t>宮城県登米市豊里町土手下67-1</t>
   </si>
   <si>
     <t>宮城県登米市石越町南郷字矢作130-1</t>
   </si>
   <si>
     <t>宮城県登米市迫町新田字小友65</t>
   </si>
   <si>
     <t>宮城県登米市迫町森字西表195</t>
@@ -2285,53 +2282,50 @@
     <t>登米市中田町宝江黒沼字新西野70</t>
   </si>
   <si>
     <t>登米市米山町西野字西小路2</t>
   </si>
   <si>
     <t>登米市石越町南郷字矢作48</t>
   </si>
   <si>
     <t>登米市南方町西山成前21-1</t>
   </si>
   <si>
     <t>登米市津山町柳津字館石6</t>
   </si>
   <si>
     <t>登米市迫町新田字山崎259-4</t>
   </si>
   <si>
     <t>登米市迫町北方字富永109-2</t>
   </si>
   <si>
     <t>登米市中田町宝江新井田字要害3-1</t>
   </si>
   <si>
     <t>登米市米山町中津山字清水24-1</t>
-  </si>
-[...1 lines deleted...]
-    <t>登米市南方町堂地218-1</t>
   </si>
   <si>
     <t>登米市迫町新田字狼ノ欠28-5</t>
   </si>
   <si>
     <t>登米市中田町上沼字大柳116</t>
   </si>
   <si>
     <t>登米市米山町西野字古舘廻56-3</t>
   </si>
   <si>
     <t>登米市中田町石森字加賀野一丁目17-3</t>
   </si>
   <si>
     <t>登米市米山町西野字西小路裏103</t>
   </si>
   <si>
     <t>登米市豊里町土手下67-1</t>
   </si>
   <si>
     <t>登米市石越町南郷字矢作130-1</t>
   </si>
   <si>
     <t>登米市迫町新田字小友65</t>
   </si>
@@ -4576,50 +4570,88 @@
     <t>ツヤマショウガッコウ</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>豊里こども園</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>トヨサトコドモエン</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>宮城県登米市豊里町小口前73-1</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>登米市豊里町小口前73-1</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>米山幼稚園</t>
     <phoneticPr fontId="1"/>
   </si>
   <si>
     <t>ヨネヤマヨウチエン</t>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>宮城県登米市東和町米川字四十田25-1</t>
+    <rPh sb="0" eb="3">
+      <t>ミヤギケン</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>トメシ</t>
+    </rPh>
+    <rPh sb="6" eb="9">
+      <t>トウワチョウ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>ヨネカワ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>アザ</t>
+    </rPh>
+    <rPh sb="12" eb="15">
+      <t>ヨンジュウタ</t>
+    </rPh>
+    <phoneticPr fontId="1"/>
+  </si>
+  <si>
+    <t>登米市東和町米川字四十田25-1</t>
+    <rPh sb="3" eb="6">
+      <t>トウワチョウ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ヨネカワ</t>
+    </rPh>
+    <rPh sb="8" eb="9">
+      <t>アザ</t>
+    </rPh>
+    <rPh sb="9" eb="12">
+      <t>ヨンジュウタ</t>
+    </rPh>
     <phoneticPr fontId="1"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="176" formatCode="hh:mm"/>
   </numFmts>
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="游ゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
@@ -4999,52 +5031,52 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{9287821D-3C4D-4B01-AD2C-C9875A62B092}">
   <dimension ref="A1:BD183"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="BA12" sqref="BA12"/>
+    <sheetView tabSelected="1" topLeftCell="K89" workbookViewId="0">
+      <selection activeCell="Q90" sqref="Q90"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="18" x14ac:dyDescent="0.45"/>
   <cols>
     <col min="1" max="1" width="20.69921875" style="1" customWidth="1"/>
     <col min="2" max="2" width="11.5" style="1" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="14.3984375" style="1" bestFit="1" customWidth="1"/>
     <col min="4" max="5" width="20.69921875" style="1" customWidth="1"/>
     <col min="6" max="6" width="9.5" style="1" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.3984375" style="1" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="9.69921875" style="1" bestFit="1" customWidth="1"/>
     <col min="9" max="9" width="10.3984375" style="1" bestFit="1" customWidth="1"/>
     <col min="10" max="10" width="14.3984375" style="1" bestFit="1" customWidth="1"/>
     <col min="11" max="11" width="20.69921875" style="1" customWidth="1"/>
     <col min="12" max="12" width="6.69921875" style="1" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="20.69921875" style="1" customWidth="1"/>
     <col min="14" max="14" width="15.19921875" style="1" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="20.69921875" style="1" customWidth="1"/>
     <col min="16" max="16" width="11.3984375" style="1" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="15.19921875" style="1" bestFit="1" customWidth="1"/>
     <col min="18" max="18" width="13.8984375" style="1" bestFit="1" customWidth="1"/>
     <col min="19" max="19" width="9.8984375" style="1" bestFit="1" customWidth="1"/>
     <col min="20" max="20" width="11" style="1" bestFit="1" customWidth="1"/>
     <col min="21" max="21" width="10.3984375" style="1" bestFit="1" customWidth="1"/>
     <col min="22" max="22" width="8.59765625" style="1" bestFit="1" customWidth="1"/>
@@ -5099,15004 +5131,15004 @@
       <c r="F1" s="2" t="s">
         <v>542</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>543</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>547</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>548</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>549</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>550</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>551</v>
       </c>
       <c r="M1" s="6" t="s">
         <v>552</v>
       </c>
       <c r="N1" s="2" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
       <c r="O1" s="2" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
       <c r="P1" s="2" t="s">
+        <v>816</v>
+      </c>
+      <c r="Q1" s="2" t="s">
+        <v>817</v>
+      </c>
+      <c r="R1" s="1" t="s">
         <v>818</v>
       </c>
-      <c r="Q1" s="2" t="s">
+      <c r="S1" s="2" t="s">
         <v>819</v>
       </c>
-      <c r="R1" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="T1" s="2" t="s">
-        <v>956</v>
+        <v>954</v>
       </c>
       <c r="U1" s="1" t="s">
+        <v>1089</v>
+      </c>
+      <c r="V1" s="1" t="s">
+        <v>1090</v>
+      </c>
+      <c r="W1" s="2" t="s">
         <v>1091</v>
       </c>
-      <c r="V1" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="X1" s="1" t="s">
+        <v>1232</v>
+      </c>
+      <c r="Y1" s="1" t="s">
+        <v>1233</v>
+      </c>
+      <c r="Z1" s="1" t="s">
         <v>1234</v>
       </c>
-      <c r="Y1" s="1" t="s">
+      <c r="AA1" s="1" t="s">
         <v>1235</v>
       </c>
-      <c r="Z1" s="1" t="s">
+      <c r="AB1" s="1" t="s">
         <v>1236</v>
       </c>
-      <c r="AA1" s="1" t="s">
+      <c r="AC1" s="2" t="s">
         <v>1237</v>
       </c>
-      <c r="AB1" s="1" t="s">
+      <c r="AD1" s="1" t="s">
         <v>1238</v>
       </c>
-      <c r="AC1" s="2" t="s">
+      <c r="AE1" s="2" t="s">
         <v>1239</v>
       </c>
-      <c r="AD1" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AF1" s="4" t="s">
+        <v>1247</v>
+      </c>
+      <c r="AG1" s="4" t="s">
+        <v>1248</v>
+      </c>
+      <c r="AH1" s="1" t="s">
         <v>1249</v>
       </c>
-      <c r="AG1" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AI1" s="1" t="s">
+        <v>1277</v>
+      </c>
+      <c r="AJ1" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="AK1" s="1" t="s">
         <v>1279</v>
       </c>
-      <c r="AJ1" s="1" t="s">
+      <c r="AL1" s="1" t="s">
         <v>1280</v>
       </c>
-      <c r="AK1" s="1" t="s">
+      <c r="AM1" s="1" t="s">
         <v>1281</v>
       </c>
-      <c r="AL1" s="1" t="s">
+      <c r="AN1" s="1" t="s">
         <v>1282</v>
       </c>
-      <c r="AM1" s="1" t="s">
+      <c r="AO1" s="1" t="s">
         <v>1283</v>
       </c>
-      <c r="AN1" s="1" t="s">
+      <c r="AP1" s="1" t="s">
         <v>1284</v>
       </c>
-      <c r="AO1" s="1" t="s">
+      <c r="AQ1" s="1" t="s">
         <v>1285</v>
       </c>
-      <c r="AP1" s="1" t="s">
+      <c r="AR1" s="1" t="s">
         <v>1286</v>
       </c>
-      <c r="AQ1" s="1" t="s">
+      <c r="AS1" s="1" t="s">
         <v>1287</v>
       </c>
-      <c r="AR1" s="1" t="s">
+      <c r="AT1" s="1" t="s">
         <v>1288</v>
       </c>
-      <c r="AS1" s="1" t="s">
+      <c r="AU1" s="1" t="s">
         <v>1289</v>
       </c>
-      <c r="AT1" s="1" t="s">
+      <c r="AV1" s="1" t="s">
         <v>1290</v>
       </c>
-      <c r="AU1" s="1" t="s">
+      <c r="AW1" s="1" t="s">
         <v>1291</v>
       </c>
-      <c r="AV1" s="1" t="s">
+      <c r="AX1" s="1" t="s">
         <v>1292</v>
       </c>
-      <c r="AW1" s="1" t="s">
+      <c r="AY1" s="1" t="s">
         <v>1293</v>
       </c>
-      <c r="AX1" s="1" t="s">
+      <c r="AZ1" s="1" t="s">
         <v>1294</v>
       </c>
-      <c r="AY1" s="1" t="s">
+      <c r="BA1" s="2" t="s">
         <v>1295</v>
       </c>
-      <c r="AZ1" s="1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BB1" s="2" t="s">
+        <v>1477</v>
+      </c>
+      <c r="BC1" s="2" t="s">
+        <v>1478</v>
+      </c>
+      <c r="BD1" s="1" t="s">
         <v>1479</v>
-      </c>
-[...4 lines deleted...]
-        <v>1481</v>
       </c>
     </row>
     <row r="2" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>188</v>
       </c>
       <c r="E2" s="1" t="s">
         <v>366</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M2" s="1" t="s">
         <v>553</v>
       </c>
       <c r="N2" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O2" s="1" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="P2" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q2" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R2" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S2" s="1" t="s">
-        <v>822</v>
+        <v>820</v>
       </c>
       <c r="T2" s="1" t="s">
-        <v>957</v>
+        <v>955</v>
       </c>
       <c r="W2" s="1" t="s">
-        <v>1094</v>
+        <v>1092</v>
       </c>
       <c r="X2" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC2" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD2" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE2" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF2" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG2" s="3">
         <v>0.71875</v>
       </c>
       <c r="AH2" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI2" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA2" s="1" t="s">
-        <v>1298</v>
+        <v>1296</v>
       </c>
       <c r="BD2" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="3" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>189</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>367</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H3" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M3" s="1" t="s">
         <v>554</v>
       </c>
       <c r="N3" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O3" s="1" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
       <c r="P3" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q3" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R3" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S3" s="1" t="s">
-        <v>823</v>
+        <v>821</v>
       </c>
       <c r="T3" s="1" t="s">
-        <v>958</v>
+        <v>956</v>
       </c>
       <c r="W3" s="1" t="s">
-        <v>1095</v>
+        <v>1093</v>
       </c>
       <c r="X3" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC3" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD3" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE3" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF3" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG3" s="3">
         <v>0.71875</v>
       </c>
       <c r="AH3" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI3" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA3" s="1" t="s">
-        <v>1299</v>
+        <v>1297</v>
       </c>
       <c r="BD3" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="4" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A4" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D4" s="1" t="s">
         <v>190</v>
       </c>
       <c r="E4" s="1" t="s">
         <v>368</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H4" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K4" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M4" s="1" t="s">
         <v>555</v>
       </c>
       <c r="N4" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O4" s="1" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="P4" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q4" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R4" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S4" s="1" t="s">
-        <v>824</v>
+        <v>822</v>
       </c>
       <c r="T4" s="1" t="s">
-        <v>959</v>
+        <v>957</v>
       </c>
       <c r="W4" s="1" t="s">
-        <v>1096</v>
+        <v>1094</v>
       </c>
       <c r="X4" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC4" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD4" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE4" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF4" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG4" s="3">
         <v>0.71875</v>
       </c>
       <c r="AH4" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI4" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA4" s="1" t="s">
-        <v>1300</v>
+        <v>1298</v>
       </c>
       <c r="BD4" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="5" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A5" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B5" s="1" t="s">
         <v>6</v>
       </c>
       <c r="C5" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D5" s="1" t="s">
         <v>191</v>
       </c>
       <c r="E5" s="1" t="s">
         <v>369</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H5" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K5" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M5" s="1" t="s">
         <v>556</v>
       </c>
       <c r="N5" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O5" s="1" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
       <c r="P5" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q5" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R5" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S5" s="1" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="T5" s="1" t="s">
-        <v>960</v>
+        <v>958</v>
       </c>
       <c r="W5" s="1" t="s">
-        <v>1097</v>
+        <v>1095</v>
       </c>
       <c r="X5" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC5" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD5" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE5" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF5" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG5" s="3">
         <v>0.71875</v>
       </c>
       <c r="AH5" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI5" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA5" s="1" t="s">
-        <v>1301</v>
+        <v>1299</v>
       </c>
       <c r="BD5" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="6" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A6" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D6" s="1" t="s">
         <v>192</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>370</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H6" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K6" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M6" s="1" t="s">
         <v>557</v>
       </c>
       <c r="N6" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O6" s="1" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="P6" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q6" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R6" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S6" s="1" t="s">
-        <v>826</v>
+        <v>824</v>
       </c>
       <c r="T6" s="1" t="s">
-        <v>961</v>
+        <v>959</v>
       </c>
       <c r="W6" s="1" t="s">
-        <v>1098</v>
+        <v>1096</v>
       </c>
       <c r="X6" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC6" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD6" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE6" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF6" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG6" s="3">
         <v>0.71875</v>
       </c>
       <c r="AH6" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI6" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA6" s="1" t="s">
-        <v>1302</v>
+        <v>1300</v>
       </c>
       <c r="BD6" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="7" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A7" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>8</v>
       </c>
       <c r="C7" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D7" s="1" t="s">
         <v>193</v>
       </c>
       <c r="E7" s="1" t="s">
         <v>371</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H7" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K7" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M7" s="1" t="s">
         <v>558</v>
       </c>
       <c r="N7" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O7" s="1" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
       <c r="P7" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q7" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R7" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S7" s="1" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="T7" s="1" t="s">
-        <v>962</v>
+        <v>960</v>
       </c>
       <c r="W7" s="1" t="s">
-        <v>1099</v>
+        <v>1097</v>
       </c>
       <c r="X7" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC7" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD7" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE7" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF7" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG7" s="3">
         <v>0.71875</v>
       </c>
       <c r="AH7" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI7" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA7" s="1" t="s">
-        <v>1303</v>
+        <v>1301</v>
       </c>
       <c r="BD7" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="8" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A8" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D8" s="1" t="s">
         <v>194</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>372</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H8" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K8" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M8" s="1" t="s">
         <v>559</v>
       </c>
       <c r="N8" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O8" s="1" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="P8" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q8" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R8" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S8" s="1" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
       <c r="T8" s="1" t="s">
-        <v>963</v>
+        <v>961</v>
       </c>
       <c r="W8" s="1" t="s">
-        <v>1100</v>
+        <v>1098</v>
       </c>
       <c r="X8" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC8" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD8" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE8" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF8" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG8" s="3">
         <v>0.71875</v>
       </c>
       <c r="AH8" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI8" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA8" s="1" t="s">
-        <v>1304</v>
+        <v>1302</v>
       </c>
       <c r="BD8" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="9" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A9" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D9" s="1" t="s">
         <v>195</v>
       </c>
       <c r="E9" s="1" t="s">
         <v>373</v>
       </c>
       <c r="G9" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H9" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K9" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M9" s="1" t="s">
         <v>560</v>
       </c>
       <c r="N9" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O9" s="1" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="P9" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q9" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R9" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S9" s="1" t="s">
-        <v>829</v>
+        <v>827</v>
       </c>
       <c r="T9" s="1" t="s">
-        <v>964</v>
+        <v>962</v>
       </c>
       <c r="W9" s="1" t="s">
-        <v>1101</v>
+        <v>1099</v>
       </c>
       <c r="X9" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC9" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD9" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE9" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF9" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG9" s="3">
         <v>0.71875</v>
       </c>
       <c r="AH9" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI9" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA9" s="1" t="s">
-        <v>1305</v>
+        <v>1303</v>
       </c>
       <c r="BD9" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="10" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A10" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>11</v>
       </c>
       <c r="C10" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D10" s="1" t="s">
         <v>196</v>
       </c>
       <c r="E10" s="1" t="s">
         <v>374</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H10" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K10" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M10" s="1" t="s">
         <v>561</v>
       </c>
       <c r="N10" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O10" s="1" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
       <c r="P10" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q10" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R10" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S10" s="1" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="T10" s="1" t="s">
-        <v>965</v>
+        <v>963</v>
       </c>
       <c r="W10" s="1" t="s">
-        <v>1102</v>
+        <v>1100</v>
       </c>
       <c r="X10" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC10" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD10" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE10" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF10" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG10" s="3">
         <v>0.71875</v>
       </c>
       <c r="AH10" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI10" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA10" s="1" t="s">
-        <v>1306</v>
+        <v>1304</v>
       </c>
       <c r="BD10" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="11" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A11" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>12</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>197</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>375</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>545</v>
       </c>
       <c r="H11" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K11" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M11" s="1" t="s">
         <v>562</v>
       </c>
       <c r="N11" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O11" s="1" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
       <c r="P11" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q11" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R11" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S11" s="1" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="T11" s="1" t="s">
-        <v>966</v>
+        <v>964</v>
       </c>
       <c r="W11" s="1" t="s">
-        <v>1103</v>
+        <v>1101</v>
       </c>
       <c r="X11" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC11" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD11" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE11" s="1" t="s">
-        <v>1243</v>
+        <v>1241</v>
       </c>
       <c r="AF11" s="3">
         <v>0.375</v>
       </c>
       <c r="AG11" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH11" s="1" t="s">
-        <v>1253</v>
+        <v>1251</v>
       </c>
       <c r="AI11" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA11" s="1" t="s">
-        <v>1307</v>
+        <v>1305</v>
       </c>
       <c r="BD11" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="12" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A12" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>13</v>
       </c>
       <c r="C12" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D12" s="1" t="s">
         <v>198</v>
       </c>
       <c r="E12" s="1" t="s">
         <v>376</v>
       </c>
       <c r="G12" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H12" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K12" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M12" s="1" t="s">
         <v>563</v>
       </c>
       <c r="N12" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O12" s="1" t="s">
-        <v>697</v>
+        <v>696</v>
       </c>
       <c r="P12" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q12" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R12" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S12" s="1" t="s">
-        <v>832</v>
+        <v>830</v>
       </c>
       <c r="T12" s="1" t="s">
-        <v>967</v>
+        <v>965</v>
       </c>
       <c r="W12" s="1" t="s">
-        <v>1104</v>
+        <v>1102</v>
       </c>
       <c r="X12" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC12" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD12" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE12" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF12" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG12" s="3">
         <v>0.71875</v>
       </c>
       <c r="AH12" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI12" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA12" s="1" t="s">
-        <v>1308</v>
+        <v>1306</v>
       </c>
       <c r="BD12" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="13" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A13" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>14</v>
       </c>
       <c r="C13" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D13" s="1" t="s">
         <v>199</v>
       </c>
       <c r="E13" s="1" t="s">
         <v>377</v>
       </c>
       <c r="G13" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H13" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K13" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M13" s="1" t="s">
         <v>560</v>
       </c>
       <c r="N13" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O13" s="1" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="P13" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q13" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R13" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S13" s="1" t="s">
-        <v>829</v>
+        <v>827</v>
       </c>
       <c r="T13" s="1" t="s">
-        <v>964</v>
+        <v>962</v>
       </c>
       <c r="W13" s="1" t="s">
-        <v>1105</v>
+        <v>1103</v>
       </c>
       <c r="X13" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC13" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD13" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE13" s="1" t="s">
-        <v>1243</v>
+        <v>1241</v>
       </c>
       <c r="AF13" s="3">
         <v>0.375</v>
       </c>
       <c r="AG13" s="3">
         <v>0.70833333333333337</v>
       </c>
       <c r="AH13" s="1" t="s">
-        <v>1253</v>
+        <v>1251</v>
       </c>
       <c r="AI13" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA13" s="1" t="s">
-        <v>1309</v>
+        <v>1307</v>
       </c>
       <c r="BD13" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="14" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A14" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>15</v>
       </c>
       <c r="C14" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D14" s="1" t="s">
         <v>200</v>
       </c>
       <c r="E14" s="1" t="s">
         <v>378</v>
       </c>
       <c r="G14" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H14" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K14" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M14" s="1" t="s">
         <v>564</v>
       </c>
       <c r="N14" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O14" s="1" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
       <c r="P14" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q14" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R14" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S14" s="1" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="T14" s="1" t="s">
-        <v>968</v>
+        <v>966</v>
       </c>
       <c r="W14" s="1" t="s">
-        <v>1106</v>
+        <v>1104</v>
       </c>
       <c r="X14" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC14" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD14" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE14" s="1" t="s">
-        <v>1243</v>
+        <v>1241</v>
       </c>
       <c r="AF14" s="3">
         <v>0.375</v>
       </c>
       <c r="AG14" s="3">
         <v>0.70833333333333337</v>
       </c>
       <c r="AH14" s="1" t="s">
-        <v>1254</v>
+        <v>1252</v>
       </c>
       <c r="AI14" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA14" s="1" t="s">
-        <v>1310</v>
+        <v>1308</v>
       </c>
       <c r="BD14" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="15" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A15" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>16</v>
       </c>
       <c r="C15" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D15" s="1" t="s">
         <v>201</v>
       </c>
       <c r="E15" s="1" t="s">
         <v>379</v>
       </c>
       <c r="G15" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H15" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K15" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M15" s="1" t="s">
         <v>565</v>
       </c>
       <c r="N15" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O15" s="1" t="s">
-        <v>699</v>
+        <v>698</v>
       </c>
       <c r="P15" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q15" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R15" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S15" s="1" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="T15" s="1" t="s">
-        <v>969</v>
+        <v>967</v>
       </c>
       <c r="W15" s="1" t="s">
-        <v>1107</v>
+        <v>1105</v>
       </c>
       <c r="X15" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC15" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD15" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE15" s="1" t="s">
-        <v>1243</v>
+        <v>1241</v>
       </c>
       <c r="AF15" s="3">
         <v>0.375</v>
       </c>
       <c r="AG15" s="3">
         <v>0.70833333333333337</v>
       </c>
       <c r="AH15" s="1" t="s">
-        <v>1254</v>
+        <v>1252</v>
       </c>
       <c r="AI15" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA15" s="1" t="s">
-        <v>1311</v>
+        <v>1309</v>
       </c>
       <c r="BD15" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="16" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A16" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B16" s="1" t="s">
         <v>17</v>
       </c>
       <c r="C16" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D16" s="1" t="s">
         <v>202</v>
       </c>
       <c r="E16" s="1" t="s">
         <v>380</v>
       </c>
       <c r="G16" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H16" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K16" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M16" s="1" t="s">
         <v>563</v>
       </c>
       <c r="N16" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O16" s="1" t="s">
-        <v>697</v>
+        <v>696</v>
       </c>
       <c r="P16" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q16" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R16" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S16" s="1" t="s">
-        <v>832</v>
+        <v>830</v>
       </c>
       <c r="T16" s="1" t="s">
-        <v>967</v>
+        <v>965</v>
       </c>
       <c r="W16" s="1" t="s">
-        <v>1108</v>
+        <v>1106</v>
       </c>
       <c r="X16" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC16" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD16" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE16" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF16" s="3">
         <v>0.375</v>
       </c>
       <c r="AG16" s="3">
         <v>0.70833333333333337</v>
       </c>
       <c r="AH16" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI16" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA16" s="1" t="s">
-        <v>1312</v>
+        <v>1310</v>
       </c>
       <c r="BD16" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="17" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A17" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>18</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D17" s="1" t="s">
         <v>203</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>381</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H17" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K17" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M17" s="1" t="s">
         <v>566</v>
       </c>
       <c r="N17" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O17" s="1" t="s">
-        <v>700</v>
+        <v>699</v>
       </c>
       <c r="P17" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q17" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R17" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S17" s="1" t="s">
-        <v>835</v>
+        <v>833</v>
       </c>
       <c r="T17" s="1" t="s">
-        <v>970</v>
+        <v>968</v>
       </c>
       <c r="W17" s="1" t="s">
-        <v>1109</v>
+        <v>1107</v>
       </c>
       <c r="X17" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC17" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD17" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE17" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF17" s="3">
         <v>0.375</v>
       </c>
       <c r="AG17" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH17" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI17" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA17" s="1" t="s">
-        <v>1313</v>
+        <v>1311</v>
       </c>
       <c r="BD17" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="18" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A18" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>19</v>
       </c>
       <c r="C18" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D18" s="1" t="s">
         <v>204</v>
       </c>
       <c r="E18" s="1" t="s">
         <v>382</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H18" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K18" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M18" s="1" t="s">
         <v>567</v>
       </c>
       <c r="N18" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O18" s="1" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="P18" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q18" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R18" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S18" s="1" t="s">
-        <v>836</v>
+        <v>834</v>
       </c>
       <c r="T18" s="1" t="s">
-        <v>971</v>
+        <v>969</v>
       </c>
       <c r="W18" s="1" t="s">
-        <v>1110</v>
+        <v>1108</v>
       </c>
       <c r="X18" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC18" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD18" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE18" s="1" t="s">
-        <v>1243</v>
+        <v>1241</v>
       </c>
       <c r="AF18" s="3">
         <v>0.39583333333333331</v>
       </c>
       <c r="AG18" s="3">
         <v>0.70833333333333337</v>
       </c>
       <c r="AH18" s="1" t="s">
-        <v>1253</v>
+        <v>1251</v>
       </c>
       <c r="AI18" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA18" s="1" t="s">
-        <v>1314</v>
+        <v>1312</v>
       </c>
       <c r="BD18" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="19" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A19" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>20</v>
       </c>
       <c r="C19" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D19" s="1" t="s">
         <v>205</v>
       </c>
       <c r="E19" s="1" t="s">
         <v>383</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H19" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K19" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M19" s="1" t="s">
         <v>568</v>
       </c>
       <c r="N19" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O19" s="1" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="P19" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q19" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R19" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S19" s="1" t="s">
-        <v>837</v>
+        <v>835</v>
       </c>
       <c r="T19" s="1" t="s">
-        <v>972</v>
+        <v>970</v>
       </c>
       <c r="W19" s="1" t="s">
-        <v>1110</v>
+        <v>1108</v>
       </c>
       <c r="X19" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC19" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD19" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE19" s="1" t="s">
-        <v>1243</v>
+        <v>1241</v>
       </c>
       <c r="AF19" s="3">
         <v>0.39583333333333331</v>
       </c>
       <c r="AG19" s="3">
         <v>0.70833333333333337</v>
       </c>
       <c r="AH19" s="1" t="s">
-        <v>1253</v>
+        <v>1251</v>
       </c>
       <c r="AI19" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA19" s="1" t="s">
-        <v>1314</v>
+        <v>1312</v>
       </c>
       <c r="BD19" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="20" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A20" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>21</v>
       </c>
       <c r="C20" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D20" s="1" t="s">
         <v>206</v>
       </c>
       <c r="E20" s="1" t="s">
         <v>384</v>
       </c>
       <c r="G20" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H20" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K20" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M20" s="1" t="s">
         <v>569</v>
       </c>
       <c r="N20" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O20" s="1" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="P20" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q20" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R20" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S20" s="1" t="s">
-        <v>838</v>
+        <v>836</v>
       </c>
       <c r="T20" s="1" t="s">
-        <v>973</v>
+        <v>971</v>
       </c>
       <c r="W20" s="1" t="s">
-        <v>1111</v>
+        <v>1109</v>
       </c>
       <c r="X20" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC20" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD20" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE20" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF20" s="3">
         <v>0.375</v>
       </c>
       <c r="AG20" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH20" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI20" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA20" s="1" t="s">
-        <v>1315</v>
+        <v>1313</v>
       </c>
       <c r="BD20" s="1" t="s">
-        <v>1482</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="21" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A21" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B21" s="1" t="s">
         <v>22</v>
       </c>
       <c r="C21" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D21" s="1" t="s">
         <v>207</v>
       </c>
       <c r="E21" s="1" t="s">
         <v>385</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H21" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K21" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M21" s="1" t="s">
         <v>570</v>
       </c>
       <c r="N21" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O21" s="1" t="s">
-        <v>704</v>
+        <v>703</v>
       </c>
       <c r="P21" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q21" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R21" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S21" s="1" t="s">
-        <v>839</v>
+        <v>837</v>
       </c>
       <c r="T21" s="1" t="s">
-        <v>974</v>
+        <v>972</v>
       </c>
       <c r="W21" s="1" t="s">
-        <v>1112</v>
+        <v>1110</v>
       </c>
       <c r="X21" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC21" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD21" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE21" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF21" s="3">
         <v>0.375</v>
       </c>
       <c r="AG21" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH21" s="1" t="s">
-        <v>1255</v>
+        <v>1253</v>
       </c>
       <c r="AI21" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA21" s="1" t="s">
-        <v>1316</v>
+        <v>1314</v>
       </c>
       <c r="BD21" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="22" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A22" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B22" s="1" t="s">
         <v>23</v>
       </c>
       <c r="C22" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D22" s="1" t="s">
         <v>208</v>
       </c>
       <c r="E22" s="1" t="s">
         <v>386</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H22" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K22" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M22" s="1" t="s">
         <v>571</v>
       </c>
       <c r="N22" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O22" s="1" t="s">
-        <v>705</v>
+        <v>704</v>
       </c>
       <c r="P22" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q22" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R22" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S22" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="T22" s="1" t="s">
-        <v>975</v>
+        <v>973</v>
       </c>
       <c r="W22" s="1" t="s">
-        <v>1113</v>
+        <v>1111</v>
       </c>
       <c r="X22" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC22" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD22" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE22" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF22" s="3">
         <v>0.375</v>
       </c>
       <c r="AG22" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH22" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI22" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA22" s="1" t="s">
-        <v>1317</v>
+        <v>1315</v>
       </c>
       <c r="BD22" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="23" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A23" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>24</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D23" s="1" t="s">
         <v>209</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>387</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H23" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K23" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M23" s="1" t="s">
         <v>572</v>
       </c>
       <c r="N23" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O23" s="1" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="P23" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q23" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R23" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S23" s="1" t="s">
-        <v>841</v>
+        <v>839</v>
       </c>
       <c r="T23" s="1" t="s">
-        <v>976</v>
+        <v>974</v>
       </c>
       <c r="W23" s="1" t="s">
-        <v>1114</v>
+        <v>1112</v>
       </c>
       <c r="X23" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC23" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD23" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE23" s="1" t="s">
-        <v>1243</v>
+        <v>1241</v>
       </c>
       <c r="AF23" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG23" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH23" s="1" t="s">
-        <v>1253</v>
+        <v>1251</v>
       </c>
       <c r="AI23" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA23" s="1" t="s">
-        <v>1318</v>
+        <v>1316</v>
       </c>
       <c r="BD23" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="24" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A24" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>25</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D24" s="1" t="s">
         <v>210</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>388</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H24" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K24" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M24" s="1" t="s">
         <v>573</v>
       </c>
       <c r="N24" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O24" s="1" t="s">
-        <v>707</v>
+        <v>706</v>
       </c>
       <c r="P24" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q24" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R24" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S24" s="1" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="T24" s="1" t="s">
-        <v>977</v>
+        <v>975</v>
       </c>
       <c r="W24" s="1" t="s">
-        <v>1115</v>
+        <v>1113</v>
       </c>
       <c r="X24" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC24" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD24" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE24" s="1" t="s">
-        <v>1243</v>
+        <v>1241</v>
       </c>
       <c r="AF24" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG24" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH24" s="1" t="s">
-        <v>1253</v>
+        <v>1251</v>
       </c>
       <c r="AI24" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA24" s="1" t="s">
-        <v>1319</v>
+        <v>1317</v>
       </c>
       <c r="BD24" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="25" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A25" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>26</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D25" s="1" t="s">
         <v>211</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>389</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H25" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K25" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M25" s="1" t="s">
         <v>574</v>
       </c>
       <c r="N25" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O25" s="1" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="P25" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q25" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R25" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S25" s="1" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
       <c r="T25" s="1" t="s">
-        <v>978</v>
+        <v>976</v>
       </c>
       <c r="W25" s="1" t="s">
-        <v>1116</v>
+        <v>1114</v>
       </c>
       <c r="X25" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC25" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD25" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE25" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF25" s="3">
         <v>0.375</v>
       </c>
       <c r="AG25" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH25" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI25" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA25" s="1" t="s">
-        <v>1320</v>
+        <v>1318</v>
       </c>
       <c r="BD25" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="26" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A26" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>27</v>
       </c>
       <c r="C26" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D26" s="1" t="s">
         <v>212</v>
       </c>
       <c r="E26" s="1" t="s">
         <v>390</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H26" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K26" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M26" s="1" t="s">
         <v>575</v>
       </c>
       <c r="N26" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O26" s="1" t="s">
-        <v>709</v>
+        <v>708</v>
       </c>
       <c r="P26" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q26" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R26" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S26" s="1" t="s">
-        <v>844</v>
+        <v>842</v>
       </c>
       <c r="T26" s="1" t="s">
-        <v>979</v>
+        <v>977</v>
       </c>
       <c r="W26" s="1" t="s">
-        <v>1117</v>
+        <v>1115</v>
       </c>
       <c r="X26" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC26" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD26" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE26" s="1" t="s">
-        <v>1243</v>
+        <v>1241</v>
       </c>
       <c r="AF26" s="3">
         <v>0.375</v>
       </c>
       <c r="AG26" s="3">
         <v>0.6875</v>
       </c>
       <c r="AH26" s="1" t="s">
-        <v>1256</v>
+        <v>1254</v>
       </c>
       <c r="AI26" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA26" s="1" t="s">
-        <v>1321</v>
+        <v>1319</v>
       </c>
       <c r="BD26" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="27" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A27" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B27" s="1" t="s">
         <v>28</v>
       </c>
       <c r="C27" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D27" s="1" t="s">
         <v>213</v>
       </c>
       <c r="E27" s="1" t="s">
         <v>391</v>
       </c>
       <c r="G27" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H27" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K27" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M27" s="1" t="s">
         <v>576</v>
       </c>
       <c r="N27" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O27" s="1" t="s">
-        <v>710</v>
+        <v>709</v>
       </c>
       <c r="P27" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q27" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R27" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S27" s="1" t="s">
-        <v>845</v>
+        <v>843</v>
       </c>
       <c r="T27" s="1" t="s">
-        <v>980</v>
+        <v>978</v>
       </c>
       <c r="W27" s="1" t="s">
-        <v>1117</v>
+        <v>1115</v>
       </c>
       <c r="X27" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC27" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD27" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE27" s="1" t="s">
-        <v>1243</v>
+        <v>1241</v>
       </c>
       <c r="AF27" s="3">
         <v>0.375</v>
       </c>
       <c r="AG27" s="3">
         <v>0.6875</v>
       </c>
       <c r="AH27" s="1" t="s">
-        <v>1257</v>
+        <v>1255</v>
       </c>
       <c r="AI27" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA27" s="1" t="s">
-        <v>1322</v>
+        <v>1320</v>
       </c>
       <c r="BD27" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="28" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A28" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B28" s="1" t="s">
         <v>29</v>
       </c>
       <c r="C28" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D28" s="1" t="s">
         <v>214</v>
       </c>
       <c r="E28" s="1" t="s">
         <v>392</v>
       </c>
       <c r="G28" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H28" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K28" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M28" s="1" t="s">
         <v>577</v>
       </c>
       <c r="N28" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O28" s="1" t="s">
-        <v>711</v>
+        <v>710</v>
       </c>
       <c r="P28" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q28" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R28" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S28" s="1" t="s">
-        <v>846</v>
+        <v>844</v>
       </c>
       <c r="T28" s="1" t="s">
-        <v>981</v>
+        <v>979</v>
       </c>
       <c r="W28" s="1" t="s">
-        <v>1118</v>
+        <v>1116</v>
       </c>
       <c r="X28" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC28" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD28" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE28" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF28" s="3">
         <v>0.375</v>
       </c>
       <c r="AG28" s="3">
         <v>0.6875</v>
       </c>
       <c r="AH28" s="1" t="s">
-        <v>1255</v>
+        <v>1253</v>
       </c>
       <c r="AI28" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA28" s="1" t="s">
-        <v>1323</v>
+        <v>1321</v>
       </c>
       <c r="BD28" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="29" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A29" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>30</v>
       </c>
       <c r="C29" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D29" s="1" t="s">
         <v>215</v>
       </c>
       <c r="E29" s="1" t="s">
         <v>393</v>
       </c>
       <c r="G29" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H29" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K29" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M29" s="1" t="s">
         <v>578</v>
       </c>
       <c r="N29" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O29" s="1" t="s">
-        <v>712</v>
+        <v>711</v>
       </c>
       <c r="P29" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q29" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R29" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S29" s="1" t="s">
-        <v>847</v>
+        <v>845</v>
       </c>
       <c r="T29" s="1" t="s">
-        <v>982</v>
+        <v>980</v>
       </c>
       <c r="W29" s="1" t="s">
-        <v>1119</v>
+        <v>1117</v>
       </c>
       <c r="X29" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC29" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD29" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE29" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF29" s="3">
         <v>0.375</v>
       </c>
       <c r="AG29" s="3">
         <v>0.6875</v>
       </c>
       <c r="AH29" s="1" t="s">
-        <v>1255</v>
+        <v>1253</v>
       </c>
       <c r="AI29" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA29" s="1" t="s">
-        <v>1324</v>
+        <v>1322</v>
       </c>
       <c r="BD29" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="30" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A30" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>31</v>
       </c>
       <c r="C30" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D30" s="1" t="s">
         <v>216</v>
       </c>
       <c r="E30" s="1" t="s">
         <v>394</v>
       </c>
       <c r="G30" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H30" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K30" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M30" s="1" t="s">
         <v>579</v>
       </c>
       <c r="N30" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O30" s="1" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="P30" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q30" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R30" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S30" s="1" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="T30" s="1" t="s">
-        <v>983</v>
+        <v>981</v>
       </c>
       <c r="W30" s="1" t="s">
-        <v>1120</v>
+        <v>1118</v>
       </c>
       <c r="X30" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC30" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD30" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE30" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF30" s="3">
         <v>0.375</v>
       </c>
       <c r="AG30" s="3">
         <v>0.6875</v>
       </c>
       <c r="AH30" s="1" t="s">
-        <v>1255</v>
+        <v>1253</v>
       </c>
       <c r="AI30" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA30" s="1" t="s">
-        <v>1325</v>
+        <v>1323</v>
       </c>
       <c r="BD30" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="31" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A31" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>32</v>
       </c>
       <c r="C31" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D31" s="1" t="s">
         <v>217</v>
       </c>
       <c r="E31" s="1" t="s">
         <v>395</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H31" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K31" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M31" s="1" t="s">
         <v>580</v>
       </c>
       <c r="N31" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O31" s="1" t="s">
-        <v>714</v>
+        <v>713</v>
       </c>
       <c r="P31" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q31" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R31" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S31" s="1" t="s">
-        <v>849</v>
+        <v>847</v>
       </c>
       <c r="T31" s="1" t="s">
-        <v>984</v>
+        <v>982</v>
       </c>
       <c r="W31" s="1" t="s">
-        <v>1121</v>
+        <v>1119</v>
       </c>
       <c r="X31" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC31" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD31" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE31" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF31" s="3">
         <v>0.375</v>
       </c>
       <c r="AG31" s="3">
         <v>0.6875</v>
       </c>
       <c r="AH31" s="1" t="s">
-        <v>1255</v>
+        <v>1253</v>
       </c>
       <c r="AI31" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA31" s="1" t="s">
-        <v>1326</v>
+        <v>1324</v>
       </c>
       <c r="BD31" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="32" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A32" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>33</v>
       </c>
       <c r="C32" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D32" s="1" t="s">
         <v>218</v>
       </c>
       <c r="E32" s="1" t="s">
         <v>396</v>
       </c>
       <c r="G32" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H32" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K32" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M32" s="1" t="s">
         <v>581</v>
       </c>
       <c r="N32" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O32" s="1" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
       <c r="P32" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q32" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R32" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S32" s="1" t="s">
-        <v>850</v>
+        <v>848</v>
       </c>
       <c r="T32" s="1" t="s">
-        <v>985</v>
+        <v>983</v>
       </c>
       <c r="W32" s="1" t="s">
-        <v>1122</v>
+        <v>1120</v>
       </c>
       <c r="X32" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC32" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD32" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE32" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF32" s="3">
         <v>0.375</v>
       </c>
       <c r="AG32" s="3">
         <v>0.6875</v>
       </c>
       <c r="AH32" s="1" t="s">
-        <v>1258</v>
+        <v>1256</v>
       </c>
       <c r="AI32" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA32" s="1" t="s">
-        <v>1327</v>
+        <v>1325</v>
       </c>
       <c r="BD32" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="33" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A33" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B33" s="1" t="s">
         <v>34</v>
       </c>
       <c r="C33" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D33" s="1" t="s">
         <v>219</v>
       </c>
       <c r="E33" s="1" t="s">
         <v>397</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H33" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K33" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M33" s="1" t="s">
         <v>582</v>
       </c>
       <c r="N33" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O33" s="1" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
       <c r="P33" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q33" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R33" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S33" s="1" t="s">
-        <v>851</v>
+        <v>849</v>
       </c>
       <c r="T33" s="1" t="s">
-        <v>986</v>
+        <v>984</v>
       </c>
       <c r="W33" s="1" t="s">
-        <v>1123</v>
+        <v>1121</v>
       </c>
       <c r="X33" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC33" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD33" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE33" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF33" s="3">
         <v>0.375</v>
       </c>
       <c r="AG33" s="3">
         <v>0.6875</v>
       </c>
       <c r="AH33" s="1" t="s">
-        <v>1255</v>
+        <v>1253</v>
       </c>
       <c r="AI33" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA33" s="1" t="s">
-        <v>1328</v>
+        <v>1326</v>
       </c>
       <c r="BD33" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="34" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A34" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B34" s="1" t="s">
         <v>35</v>
       </c>
       <c r="C34" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D34" s="1" t="s">
         <v>220</v>
       </c>
       <c r="E34" s="1" t="s">
         <v>398</v>
       </c>
       <c r="G34" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H34" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K34" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M34" s="1" t="s">
         <v>583</v>
       </c>
       <c r="N34" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O34" s="1" t="s">
-        <v>717</v>
+        <v>716</v>
       </c>
       <c r="P34" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q34" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R34" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S34" s="1" t="s">
-        <v>852</v>
+        <v>850</v>
       </c>
       <c r="T34" s="1" t="s">
-        <v>987</v>
+        <v>985</v>
       </c>
       <c r="W34" s="1" t="s">
-        <v>1124</v>
+        <v>1122</v>
       </c>
       <c r="X34" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC34" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD34" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE34" s="1" t="s">
-        <v>1243</v>
+        <v>1241</v>
       </c>
       <c r="AF34" s="3">
         <v>0.41666666666666669</v>
       </c>
       <c r="AG34" s="3">
         <v>0.625</v>
       </c>
       <c r="AH34" s="1" t="s">
-        <v>1259</v>
+        <v>1257</v>
       </c>
       <c r="AI34" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA34" s="1" t="s">
-        <v>1329</v>
+        <v>1327</v>
       </c>
       <c r="BD34" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="35" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A35" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>36</v>
       </c>
       <c r="C35" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D35" s="1" t="s">
         <v>221</v>
       </c>
       <c r="E35" s="1" t="s">
         <v>399</v>
       </c>
       <c r="G35" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H35" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K35" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M35" s="1" t="s">
         <v>566</v>
       </c>
       <c r="N35" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O35" s="1" t="s">
-        <v>700</v>
+        <v>699</v>
       </c>
       <c r="P35" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q35" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R35" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S35" s="1" t="s">
-        <v>835</v>
+        <v>833</v>
       </c>
       <c r="T35" s="1" t="s">
-        <v>970</v>
+        <v>968</v>
       </c>
       <c r="W35" s="1" t="s">
-        <v>1109</v>
+        <v>1107</v>
       </c>
       <c r="X35" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC35" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD35" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE35" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF35" s="3">
         <v>0.41666666666666669</v>
       </c>
       <c r="AG35" s="3">
         <v>0.625</v>
       </c>
       <c r="AH35" s="1" t="s">
-        <v>1260</v>
+        <v>1258</v>
       </c>
       <c r="AI35" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA35" s="1" t="s">
-        <v>1330</v>
+        <v>1328</v>
       </c>
       <c r="BD35" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="36" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A36" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B36" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C36" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D36" s="1" t="s">
         <v>222</v>
       </c>
       <c r="E36" s="1" t="s">
         <v>400</v>
       </c>
       <c r="G36" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H36" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K36" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M36" s="1" t="s">
         <v>584</v>
       </c>
       <c r="N36" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O36" s="1" t="s">
-        <v>718</v>
+        <v>717</v>
       </c>
       <c r="P36" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q36" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R36" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S36" s="1" t="s">
-        <v>853</v>
+        <v>851</v>
       </c>
       <c r="T36" s="1" t="s">
-        <v>988</v>
+        <v>986</v>
       </c>
       <c r="W36" s="1" t="s">
-        <v>1125</v>
+        <v>1123</v>
       </c>
       <c r="X36" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC36" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD36" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE36" s="1" t="s">
-        <v>1243</v>
+        <v>1241</v>
       </c>
       <c r="AF36" s="3">
         <v>0.41666666666666669</v>
       </c>
       <c r="AG36" s="3">
         <v>0.625</v>
       </c>
       <c r="AH36" s="1" t="s">
-        <v>1259</v>
+        <v>1257</v>
       </c>
       <c r="AI36" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA36" s="1" t="s">
-        <v>1331</v>
+        <v>1329</v>
       </c>
       <c r="BD36" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="37" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A37" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B37" s="1" t="s">
         <v>38</v>
       </c>
       <c r="C37" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D37" s="1" t="s">
         <v>223</v>
       </c>
       <c r="E37" s="1" t="s">
         <v>401</v>
       </c>
       <c r="G37" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H37" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K37" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M37" s="1" t="s">
         <v>585</v>
       </c>
       <c r="N37" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O37" s="1" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
       <c r="P37" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q37" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R37" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S37" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="T37" s="1" t="s">
-        <v>975</v>
+        <v>973</v>
       </c>
       <c r="W37" s="1" t="s">
-        <v>1113</v>
+        <v>1111</v>
       </c>
       <c r="X37" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC37" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD37" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE37" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF37" s="3">
         <v>0.41666666666666669</v>
       </c>
       <c r="AG37" s="3">
         <v>0.625</v>
       </c>
       <c r="AH37" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI37" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA37" s="1" t="s">
-        <v>1332</v>
+        <v>1330</v>
       </c>
       <c r="BD37" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="38" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A38" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>39</v>
       </c>
       <c r="C38" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D38" s="1" t="s">
         <v>224</v>
       </c>
       <c r="E38" s="1" t="s">
         <v>402</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H38" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K38" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M38" s="1" t="s">
         <v>586</v>
       </c>
       <c r="N38" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O38" s="1" t="s">
-        <v>720</v>
+        <v>719</v>
       </c>
       <c r="P38" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q38" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R38" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S38" s="1" t="s">
-        <v>854</v>
+        <v>852</v>
       </c>
       <c r="T38" s="1" t="s">
-        <v>989</v>
+        <v>987</v>
       </c>
       <c r="W38" s="1" t="s">
-        <v>1126</v>
+        <v>1124</v>
       </c>
       <c r="X38" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC38" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD38" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE38" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF38" s="3">
         <v>0.375</v>
       </c>
       <c r="AG38" s="3">
         <v>0.625</v>
       </c>
       <c r="AH38" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI38" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA38" s="1" t="s">
-        <v>1333</v>
+        <v>1331</v>
       </c>
       <c r="BD38" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="39" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A39" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>40</v>
       </c>
       <c r="C39" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D39" s="1" t="s">
         <v>225</v>
       </c>
       <c r="E39" s="1" t="s">
         <v>403</v>
       </c>
       <c r="G39" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H39" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K39" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M39" s="1" t="s">
         <v>566</v>
       </c>
       <c r="N39" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O39" s="1" t="s">
-        <v>700</v>
+        <v>699</v>
       </c>
       <c r="P39" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q39" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R39" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S39" s="1" t="s">
-        <v>835</v>
+        <v>833</v>
       </c>
       <c r="T39" s="1" t="s">
-        <v>970</v>
+        <v>968</v>
       </c>
       <c r="W39" s="1" t="s">
-        <v>1109</v>
+        <v>1107</v>
       </c>
       <c r="X39" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC39" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD39" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE39" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF39" s="3">
         <v>0.375</v>
       </c>
       <c r="AG39" s="3">
         <v>0.70833333333333337</v>
       </c>
       <c r="AH39" s="1" t="s">
-        <v>1261</v>
+        <v>1259</v>
       </c>
       <c r="AI39" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA39" s="1" t="s">
-        <v>1334</v>
+        <v>1332</v>
       </c>
       <c r="BD39" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="40" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A40" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>41</v>
       </c>
       <c r="C40" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D40" s="1" t="s">
-        <v>1487</v>
+        <v>1485</v>
       </c>
       <c r="E40" s="1" t="s">
-        <v>1488</v>
+        <v>1486</v>
       </c>
       <c r="G40" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H40" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K40" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M40" s="1" t="s">
         <v>587</v>
       </c>
       <c r="N40" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O40" s="1" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
       <c r="P40" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q40" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R40" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S40" s="1" t="s">
-        <v>855</v>
+        <v>853</v>
       </c>
       <c r="T40" s="1" t="s">
-        <v>990</v>
+        <v>988</v>
       </c>
       <c r="W40" s="1" t="s">
-        <v>1127</v>
+        <v>1125</v>
       </c>
       <c r="X40" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC40" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD40" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE40" s="1" t="s">
-        <v>1489</v>
+        <v>1487</v>
       </c>
       <c r="AF40" s="3">
         <v>0.375</v>
       </c>
       <c r="AG40" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH40" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI40" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA40" s="1" t="s">
-        <v>1335</v>
+        <v>1333</v>
       </c>
       <c r="BD40" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="41" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A41" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>42</v>
       </c>
       <c r="C41" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D41" s="1" t="s">
         <v>226</v>
       </c>
       <c r="E41" s="1" t="s">
         <v>404</v>
       </c>
       <c r="G41" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H41" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K41" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M41" s="1" t="s">
         <v>588</v>
       </c>
       <c r="N41" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O41" s="1" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="P41" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q41" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R41" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S41" s="1" t="s">
-        <v>856</v>
+        <v>854</v>
       </c>
       <c r="T41" s="1" t="s">
-        <v>991</v>
+        <v>989</v>
       </c>
       <c r="W41" s="1" t="s">
-        <v>1128</v>
+        <v>1126</v>
       </c>
       <c r="X41" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC41" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD41" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE41" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH41" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI41" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA41" s="1" t="s">
-        <v>1336</v>
+        <v>1334</v>
       </c>
       <c r="BD41" s="1" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="42" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A42" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>43</v>
       </c>
       <c r="C42" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D42" s="1" t="s">
         <v>227</v>
       </c>
       <c r="E42" s="1" t="s">
         <v>405</v>
       </c>
       <c r="G42" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H42" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K42" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M42" s="1" t="s">
         <v>589</v>
       </c>
       <c r="N42" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O42" s="1" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="P42" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q42" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R42" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S42" s="1" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="T42" s="1" t="s">
-        <v>992</v>
+        <v>990</v>
       </c>
       <c r="W42" s="1" t="s">
-        <v>1129</v>
+        <v>1127</v>
       </c>
       <c r="X42" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC42" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD42" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE42" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH42" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI42" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA42" s="1" t="s">
-        <v>1337</v>
+        <v>1335</v>
       </c>
       <c r="BD42" s="1" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="43" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A43" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>44</v>
       </c>
       <c r="C43" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D43" s="1" t="s">
         <v>228</v>
       </c>
       <c r="E43" s="1" t="s">
         <v>406</v>
       </c>
       <c r="G43" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H43" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K43" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M43" s="1" t="s">
         <v>590</v>
       </c>
       <c r="N43" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O43" s="1" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
       <c r="P43" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q43" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R43" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S43" s="1" t="s">
-        <v>858</v>
+        <v>856</v>
       </c>
       <c r="T43" s="1" t="s">
-        <v>993</v>
+        <v>991</v>
       </c>
       <c r="W43" s="1" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="X43" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC43" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD43" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE43" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH43" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI43" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA43" s="1" t="s">
-        <v>1338</v>
+        <v>1336</v>
       </c>
       <c r="BD43" s="1" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="44" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A44" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>45</v>
       </c>
       <c r="C44" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D44" s="1" t="s">
         <v>229</v>
       </c>
       <c r="E44" s="1" t="s">
         <v>407</v>
       </c>
       <c r="G44" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H44" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K44" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M44" s="1" t="s">
         <v>579</v>
       </c>
       <c r="N44" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O44" s="1" t="s">
-        <v>713</v>
+        <v>712</v>
       </c>
       <c r="P44" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q44" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R44" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S44" s="1" t="s">
-        <v>848</v>
+        <v>846</v>
       </c>
       <c r="T44" s="1" t="s">
-        <v>983</v>
+        <v>981</v>
       </c>
       <c r="W44" s="1" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
       <c r="X44" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC44" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD44" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE44" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH44" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI44" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA44" s="1" t="s">
-        <v>1339</v>
+        <v>1337</v>
       </c>
       <c r="BD44" s="1" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="45" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A45" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>46</v>
       </c>
       <c r="C45" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D45" s="1" t="s">
+        <v>1488</v>
+      </c>
+      <c r="E45" s="1" t="s">
+        <v>1489</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="H45" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="K45" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="M45" s="1" t="s">
         <v>1490</v>
       </c>
-      <c r="E45" s="1" t="s">
+      <c r="N45" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="O45" s="1" t="s">
         <v>1491</v>
       </c>
-      <c r="G45" s="1" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P45" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q45" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R45" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S45" s="1" t="s">
-        <v>859</v>
+        <v>857</v>
       </c>
       <c r="T45" s="1" t="s">
-        <v>994</v>
+        <v>992</v>
       </c>
       <c r="W45" s="1" t="s">
-        <v>1132</v>
+        <v>1130</v>
       </c>
       <c r="X45" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC45" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD45" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE45" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH45" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI45" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA45" s="1" t="s">
-        <v>1340</v>
+        <v>1338</v>
       </c>
       <c r="BD45" s="1" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="46" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A46" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>47</v>
       </c>
       <c r="C46" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D46" s="1" t="s">
         <v>230</v>
       </c>
       <c r="E46" s="1" t="s">
         <v>408</v>
       </c>
       <c r="G46" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H46" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K46" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M46" s="1" t="s">
         <v>591</v>
       </c>
       <c r="N46" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O46" s="1" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
       <c r="P46" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q46" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R46" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S46" s="1" t="s">
-        <v>860</v>
+        <v>858</v>
       </c>
       <c r="T46" s="1" t="s">
-        <v>995</v>
+        <v>993</v>
       </c>
       <c r="W46" s="1" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="X46" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC46" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD46" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE46" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH46" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI46" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA46" s="1" t="s">
-        <v>1341</v>
+        <v>1339</v>
       </c>
       <c r="BD46" s="1" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="47" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A47" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B47" s="1" t="s">
         <v>48</v>
       </c>
       <c r="C47" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D47" s="1" t="s">
         <v>231</v>
       </c>
       <c r="E47" s="1" t="s">
         <v>409</v>
       </c>
       <c r="G47" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H47" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K47" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M47" s="1" t="s">
         <v>592</v>
       </c>
       <c r="N47" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O47" s="1" t="s">
-        <v>726</v>
+        <v>725</v>
       </c>
       <c r="P47" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q47" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R47" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S47" s="1" t="s">
-        <v>861</v>
+        <v>859</v>
       </c>
       <c r="T47" s="1" t="s">
-        <v>996</v>
+        <v>994</v>
       </c>
       <c r="W47" s="1" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
       <c r="X47" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC47" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD47" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE47" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH47" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI47" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA47" s="1" t="s">
-        <v>1342</v>
+        <v>1340</v>
       </c>
       <c r="BD47" s="1" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="48" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A48" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B48" s="1" t="s">
         <v>49</v>
       </c>
       <c r="C48" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D48" s="1" t="s">
         <v>232</v>
       </c>
       <c r="E48" s="1" t="s">
         <v>410</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H48" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K48" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M48" s="1" t="s">
         <v>593</v>
       </c>
       <c r="N48" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O48" s="1" t="s">
-        <v>727</v>
+        <v>726</v>
       </c>
       <c r="P48" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q48" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R48" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S48" s="1" t="s">
-        <v>862</v>
+        <v>860</v>
       </c>
       <c r="T48" s="1" t="s">
-        <v>997</v>
+        <v>995</v>
       </c>
       <c r="W48" s="1" t="s">
-        <v>1135</v>
+        <v>1133</v>
       </c>
       <c r="X48" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC48" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD48" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE48" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH48" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI48" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA48" s="1" t="s">
-        <v>1343</v>
+        <v>1341</v>
       </c>
       <c r="BD48" s="1" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="49" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A49" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>50</v>
       </c>
       <c r="C49" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D49" s="1" t="s">
         <v>233</v>
       </c>
       <c r="E49" s="1" t="s">
         <v>411</v>
       </c>
       <c r="G49" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H49" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K49" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M49" s="1" t="s">
         <v>594</v>
       </c>
       <c r="N49" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O49" s="1" t="s">
-        <v>728</v>
+        <v>727</v>
       </c>
       <c r="P49" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q49" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R49" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S49" s="1" t="s">
-        <v>863</v>
+        <v>861</v>
       </c>
       <c r="T49" s="1" t="s">
-        <v>998</v>
+        <v>996</v>
       </c>
       <c r="W49" s="1" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="X49" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC49" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD49" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE49" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH49" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI49" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA49" s="1" t="s">
-        <v>1344</v>
+        <v>1342</v>
       </c>
       <c r="BD49" s="1" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="50" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A50" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>51</v>
       </c>
       <c r="C50" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D50" s="1" t="s">
         <v>234</v>
       </c>
       <c r="E50" s="1" t="s">
         <v>412</v>
       </c>
       <c r="G50" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H50" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K50" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M50" s="1" t="s">
         <v>595</v>
       </c>
       <c r="N50" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O50" s="1" t="s">
-        <v>729</v>
+        <v>728</v>
       </c>
       <c r="P50" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q50" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R50" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S50" s="1" t="s">
-        <v>864</v>
+        <v>862</v>
       </c>
       <c r="T50" s="1" t="s">
-        <v>999</v>
+        <v>997</v>
       </c>
       <c r="W50" s="1" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
       <c r="X50" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC50" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD50" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE50" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH50" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI50" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA50" s="1" t="s">
-        <v>1345</v>
+        <v>1343</v>
       </c>
       <c r="BD50" s="1" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="51" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A51" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>52</v>
       </c>
       <c r="C51" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D51" s="1" t="s">
         <v>235</v>
       </c>
       <c r="E51" s="1" t="s">
         <v>413</v>
       </c>
       <c r="G51" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H51" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K51" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M51" s="1" t="s">
         <v>596</v>
       </c>
       <c r="N51" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O51" s="1" t="s">
-        <v>730</v>
+        <v>729</v>
       </c>
       <c r="P51" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q51" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R51" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S51" s="1" t="s">
-        <v>865</v>
+        <v>863</v>
       </c>
       <c r="T51" s="1" t="s">
-        <v>1000</v>
+        <v>998</v>
       </c>
       <c r="W51" s="1" t="s">
-        <v>1138</v>
+        <v>1136</v>
       </c>
       <c r="X51" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC51" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD51" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE51" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH51" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI51" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA51" s="1" t="s">
-        <v>1346</v>
+        <v>1344</v>
       </c>
       <c r="BD51" s="1" t="s">
-        <v>1484</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="52" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A52" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>53</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D52" s="1" t="s">
         <v>236</v>
       </c>
       <c r="E52" s="1" t="s">
         <v>414</v>
       </c>
       <c r="G52" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H52" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K52" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M52" s="1" t="s">
         <v>597</v>
       </c>
       <c r="N52" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O52" s="1" t="s">
-        <v>731</v>
+        <v>730</v>
       </c>
       <c r="P52" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q52" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R52" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S52" s="1" t="s">
-        <v>866</v>
+        <v>864</v>
       </c>
       <c r="T52" s="1" t="s">
-        <v>1001</v>
+        <v>999</v>
       </c>
       <c r="W52" s="1" t="s">
-        <v>1139</v>
+        <v>1137</v>
       </c>
       <c r="X52" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC52" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD52" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE52" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH52" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI52" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA52" s="1" t="s">
-        <v>1347</v>
+        <v>1345</v>
       </c>
       <c r="BD52" s="1" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="53" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A53" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B53" s="1" t="s">
         <v>54</v>
       </c>
       <c r="C53" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D53" s="1" t="s">
         <v>237</v>
       </c>
       <c r="E53" s="1" t="s">
         <v>415</v>
       </c>
       <c r="G53" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H53" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K53" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M53" s="1" t="s">
         <v>598</v>
       </c>
       <c r="N53" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O53" s="1" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
       <c r="P53" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q53" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R53" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S53" s="1" t="s">
-        <v>867</v>
+        <v>865</v>
       </c>
       <c r="T53" s="1" t="s">
-        <v>1002</v>
+        <v>1000</v>
       </c>
       <c r="W53" s="1" t="s">
-        <v>1140</v>
+        <v>1138</v>
       </c>
       <c r="X53" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC53" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD53" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE53" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH53" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI53" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA53" s="1" t="s">
-        <v>1348</v>
+        <v>1346</v>
       </c>
       <c r="BD53" s="1" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="54" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A54" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B54" s="1" t="s">
         <v>55</v>
       </c>
       <c r="C54" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D54" s="1" t="s">
         <v>238</v>
       </c>
       <c r="E54" s="1" t="s">
         <v>416</v>
       </c>
       <c r="G54" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H54" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K54" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M54" s="1" t="s">
         <v>599</v>
       </c>
       <c r="N54" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O54" s="1" t="s">
-        <v>733</v>
+        <v>732</v>
       </c>
       <c r="P54" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q54" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R54" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S54" s="1" t="s">
-        <v>868</v>
+        <v>866</v>
       </c>
       <c r="T54" s="1" t="s">
-        <v>1003</v>
+        <v>1001</v>
       </c>
       <c r="W54" s="1" t="s">
-        <v>1141</v>
+        <v>1139</v>
       </c>
       <c r="X54" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC54" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD54" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE54" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH54" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI54" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA54" s="1" t="s">
-        <v>1349</v>
+        <v>1347</v>
       </c>
       <c r="BD54" s="1" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="55" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A55" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>56</v>
       </c>
       <c r="C55" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D55" s="1" t="s">
         <v>239</v>
       </c>
       <c r="E55" s="1" t="s">
         <v>417</v>
       </c>
       <c r="G55" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H55" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K55" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M55" s="1" t="s">
         <v>600</v>
       </c>
       <c r="N55" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O55" s="1" t="s">
-        <v>734</v>
+        <v>733</v>
       </c>
       <c r="P55" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q55" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R55" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S55" s="1" t="s">
-        <v>869</v>
+        <v>867</v>
       </c>
       <c r="T55" s="1" t="s">
-        <v>1004</v>
+        <v>1002</v>
       </c>
       <c r="W55" s="1" t="s">
-        <v>1142</v>
+        <v>1140</v>
       </c>
       <c r="X55" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC55" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD55" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE55" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH55" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI55" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA55" s="1" t="s">
-        <v>1350</v>
+        <v>1348</v>
       </c>
       <c r="BD55" s="1" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="56" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A56" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>57</v>
       </c>
       <c r="C56" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D56" s="1" t="s">
         <v>240</v>
       </c>
       <c r="E56" s="1" t="s">
         <v>418</v>
       </c>
       <c r="G56" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H56" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K56" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M56" s="1" t="s">
         <v>601</v>
       </c>
       <c r="N56" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O56" s="1" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
       <c r="P56" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q56" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R56" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S56" s="1" t="s">
-        <v>870</v>
+        <v>868</v>
       </c>
       <c r="T56" s="1" t="s">
-        <v>1005</v>
+        <v>1003</v>
       </c>
       <c r="W56" s="1" t="s">
-        <v>1143</v>
+        <v>1141</v>
       </c>
       <c r="X56" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC56" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD56" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE56" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH56" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI56" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA56" s="1" t="s">
-        <v>1351</v>
+        <v>1349</v>
       </c>
       <c r="BD56" s="1" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="57" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A57" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B57" s="1" t="s">
         <v>58</v>
       </c>
       <c r="C57" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D57" s="1" t="s">
         <v>241</v>
       </c>
       <c r="E57" s="1" t="s">
         <v>419</v>
       </c>
       <c r="G57" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H57" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K57" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M57" s="1" t="s">
         <v>602</v>
       </c>
       <c r="N57" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O57" s="1" t="s">
-        <v>736</v>
+        <v>735</v>
       </c>
       <c r="P57" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q57" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R57" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S57" s="1" t="s">
-        <v>871</v>
+        <v>869</v>
       </c>
       <c r="T57" s="1" t="s">
-        <v>1006</v>
+        <v>1004</v>
       </c>
       <c r="W57" s="1" t="s">
-        <v>1144</v>
+        <v>1142</v>
       </c>
       <c r="X57" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC57" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD57" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE57" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH57" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI57" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA57" s="1" t="s">
-        <v>1352</v>
+        <v>1350</v>
       </c>
       <c r="BD57" s="1" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="58" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A58" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B58" s="1" t="s">
         <v>59</v>
       </c>
       <c r="C58" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D58" s="1" t="s">
         <v>242</v>
       </c>
       <c r="E58" s="1" t="s">
         <v>420</v>
       </c>
       <c r="G58" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H58" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K58" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M58" s="1" t="s">
         <v>603</v>
       </c>
       <c r="N58" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O58" s="1" t="s">
-        <v>737</v>
+        <v>736</v>
       </c>
       <c r="P58" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q58" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R58" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S58" s="1" t="s">
-        <v>872</v>
+        <v>870</v>
       </c>
       <c r="T58" s="1" t="s">
-        <v>1007</v>
+        <v>1005</v>
       </c>
       <c r="W58" s="1" t="s">
-        <v>1145</v>
+        <v>1143</v>
       </c>
       <c r="X58" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC58" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD58" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE58" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH58" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI58" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA58" s="1" t="s">
-        <v>1353</v>
+        <v>1351</v>
       </c>
       <c r="BD58" s="1" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="59" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A59" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>60</v>
       </c>
       <c r="C59" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D59" s="1" t="s">
-        <v>1494</v>
+        <v>1492</v>
       </c>
       <c r="E59" s="1" t="s">
-        <v>1495</v>
+        <v>1493</v>
       </c>
       <c r="G59" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H59" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K59" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M59" s="1" t="s">
         <v>604</v>
       </c>
       <c r="N59" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O59" s="1" t="s">
-        <v>738</v>
+        <v>737</v>
       </c>
       <c r="P59" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q59" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R59" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S59" s="1" t="s">
-        <v>873</v>
+        <v>871</v>
       </c>
       <c r="T59" s="1" t="s">
-        <v>1008</v>
+        <v>1006</v>
       </c>
       <c r="W59" s="1" t="s">
-        <v>1146</v>
+        <v>1144</v>
       </c>
       <c r="X59" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC59" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD59" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE59" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH59" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI59" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA59" s="1" t="s">
-        <v>1354</v>
+        <v>1352</v>
       </c>
       <c r="BD59" s="1" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="60" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A60" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>61</v>
       </c>
       <c r="C60" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D60" s="1" t="s">
         <v>243</v>
       </c>
       <c r="E60" s="1" t="s">
         <v>421</v>
       </c>
       <c r="G60" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H60" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K60" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M60" s="1" t="s">
         <v>605</v>
       </c>
       <c r="N60" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O60" s="1" t="s">
-        <v>739</v>
+        <v>738</v>
       </c>
       <c r="P60" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q60" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R60" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S60" s="1" t="s">
-        <v>874</v>
+        <v>872</v>
       </c>
       <c r="T60" s="1" t="s">
-        <v>1009</v>
+        <v>1007</v>
       </c>
       <c r="W60" s="1" t="s">
-        <v>1147</v>
+        <v>1145</v>
       </c>
       <c r="X60" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC60" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD60" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE60" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH60" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI60" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA60" s="1" t="s">
-        <v>1355</v>
+        <v>1353</v>
       </c>
       <c r="BD60" s="1" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="61" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A61" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C61" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D61" s="1" t="s">
         <v>244</v>
       </c>
       <c r="E61" s="1" t="s">
         <v>422</v>
       </c>
       <c r="G61" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H61" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K61" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M61" s="1" t="s">
         <v>589</v>
       </c>
       <c r="N61" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O61" s="1" t="s">
-        <v>723</v>
+        <v>722</v>
       </c>
       <c r="P61" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q61" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R61" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S61" s="1" t="s">
-        <v>857</v>
+        <v>855</v>
       </c>
       <c r="T61" s="1" t="s">
-        <v>992</v>
+        <v>990</v>
       </c>
       <c r="W61" s="1" t="s">
-        <v>1148</v>
+        <v>1146</v>
       </c>
       <c r="X61" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC61" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD61" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE61" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH61" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI61" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA61" s="1" t="s">
-        <v>1356</v>
+        <v>1354</v>
       </c>
       <c r="BD61" s="1" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="62" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A62" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>63</v>
       </c>
       <c r="C62" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D62" s="1" t="s">
         <v>245</v>
       </c>
       <c r="E62" s="1" t="s">
         <v>423</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H62" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K62" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M62" s="1" t="s">
         <v>606</v>
       </c>
       <c r="N62" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O62" s="1" t="s">
-        <v>740</v>
+        <v>739</v>
       </c>
       <c r="P62" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q62" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R62" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S62" s="1" t="s">
-        <v>875</v>
+        <v>873</v>
       </c>
       <c r="T62" s="1" t="s">
-        <v>1010</v>
+        <v>1008</v>
       </c>
       <c r="W62" s="1" t="s">
-        <v>1149</v>
+        <v>1147</v>
       </c>
       <c r="X62" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC62" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD62" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE62" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH62" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI62" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA62" s="1" t="s">
-        <v>1357</v>
+        <v>1355</v>
       </c>
       <c r="BD62" s="1" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="63" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A63" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B63" s="1" t="s">
         <v>64</v>
       </c>
       <c r="C63" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D63" s="1" t="s">
         <v>246</v>
       </c>
       <c r="E63" s="1" t="s">
         <v>424</v>
       </c>
       <c r="G63" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H63" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K63" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M63" s="1" t="s">
         <v>607</v>
       </c>
       <c r="N63" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O63" s="1" t="s">
-        <v>741</v>
+        <v>740</v>
       </c>
       <c r="P63" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q63" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R63" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S63" s="1" t="s">
-        <v>876</v>
+        <v>874</v>
       </c>
       <c r="T63" s="1" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="W63" s="1" t="s">
-        <v>1150</v>
+        <v>1148</v>
       </c>
       <c r="X63" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC63" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD63" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE63" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH63" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI63" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA63" s="1" t="s">
-        <v>1358</v>
+        <v>1356</v>
       </c>
       <c r="BD63" s="1" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="64" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A64" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B64" s="1" t="s">
         <v>65</v>
       </c>
       <c r="C64" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D64" s="1" t="s">
         <v>247</v>
       </c>
       <c r="E64" s="1" t="s">
         <v>425</v>
       </c>
       <c r="G64" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H64" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K64" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M64" s="1" t="s">
         <v>608</v>
       </c>
       <c r="N64" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O64" s="1" t="s">
-        <v>742</v>
+        <v>741</v>
       </c>
       <c r="P64" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q64" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R64" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S64" s="1" t="s">
-        <v>877</v>
+        <v>875</v>
       </c>
       <c r="T64" s="1" t="s">
-        <v>1012</v>
+        <v>1010</v>
       </c>
       <c r="W64" s="1" t="s">
-        <v>1151</v>
+        <v>1149</v>
       </c>
       <c r="X64" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC64" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD64" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE64" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH64" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI64" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA64" s="1" t="s">
-        <v>1359</v>
+        <v>1357</v>
       </c>
       <c r="BD64" s="1" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="65" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A65" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>66</v>
       </c>
       <c r="C65" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D65" s="1" t="s">
         <v>248</v>
       </c>
       <c r="E65" s="1" t="s">
         <v>426</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H65" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K65" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M65" s="1" t="s">
         <v>609</v>
       </c>
       <c r="N65" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O65" s="1" t="s">
-        <v>743</v>
+        <v>742</v>
       </c>
       <c r="P65" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q65" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R65" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S65" s="1" t="s">
-        <v>878</v>
+        <v>876</v>
       </c>
       <c r="T65" s="1" t="s">
-        <v>1013</v>
+        <v>1011</v>
       </c>
       <c r="W65" s="1" t="s">
-        <v>1152</v>
+        <v>1150</v>
       </c>
       <c r="X65" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC65" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD65" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE65" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH65" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI65" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA65" s="1" t="s">
-        <v>1360</v>
+        <v>1358</v>
       </c>
       <c r="BD65" s="1" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="66" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A66" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>67</v>
       </c>
       <c r="C66" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D66" s="1" t="s">
         <v>249</v>
       </c>
       <c r="E66" s="1" t="s">
         <v>427</v>
       </c>
       <c r="G66" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H66" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K66" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M66" s="1" t="s">
         <v>610</v>
       </c>
       <c r="N66" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O66" s="1" t="s">
-        <v>744</v>
+        <v>743</v>
       </c>
       <c r="P66" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q66" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R66" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S66" s="1" t="s">
-        <v>879</v>
+        <v>877</v>
       </c>
       <c r="T66" s="1" t="s">
-        <v>1014</v>
+        <v>1012</v>
       </c>
       <c r="W66" s="1" t="s">
-        <v>1153</v>
+        <v>1151</v>
       </c>
       <c r="X66" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC66" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD66" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE66" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH66" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI66" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA66" s="1" t="s">
-        <v>1361</v>
+        <v>1359</v>
       </c>
       <c r="BD66" s="1" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="67" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A67" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B67" s="1" t="s">
         <v>68</v>
       </c>
       <c r="C67" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D67" s="1" t="s">
         <v>250</v>
       </c>
       <c r="E67" s="1" t="s">
         <v>428</v>
       </c>
       <c r="G67" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H67" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K67" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M67" s="1" t="s">
         <v>611</v>
       </c>
       <c r="N67" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O67" s="1" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="P67" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q67" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R67" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S67" s="1" t="s">
-        <v>880</v>
+        <v>878</v>
       </c>
       <c r="T67" s="1" t="s">
-        <v>1015</v>
+        <v>1013</v>
       </c>
       <c r="W67" s="1" t="s">
-        <v>1154</v>
+        <v>1152</v>
       </c>
       <c r="X67" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC67" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD67" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE67" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH67" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI67" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA67" s="1" t="s">
-        <v>1362</v>
+        <v>1360</v>
       </c>
       <c r="BD67" s="1" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="68" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A68" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B68" s="1" t="s">
         <v>69</v>
       </c>
       <c r="C68" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D68" s="1" t="s">
         <v>251</v>
       </c>
       <c r="E68" s="1" t="s">
         <v>429</v>
       </c>
       <c r="G68" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H68" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K68" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M68" s="1" t="s">
         <v>612</v>
       </c>
       <c r="N68" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O68" s="1" t="s">
-        <v>746</v>
+        <v>745</v>
       </c>
       <c r="P68" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q68" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R68" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S68" s="1" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="T68" s="1" t="s">
-        <v>1016</v>
+        <v>1014</v>
       </c>
       <c r="W68" s="1" t="s">
-        <v>1155</v>
+        <v>1153</v>
       </c>
       <c r="X68" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC68" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD68" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE68" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH68" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI68" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA68" s="1" t="s">
-        <v>1363</v>
+        <v>1361</v>
       </c>
       <c r="BD68" s="1" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="69" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A69" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>70</v>
       </c>
       <c r="C69" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D69" s="1" t="s">
         <v>252</v>
       </c>
       <c r="E69" s="1" t="s">
         <v>430</v>
       </c>
       <c r="G69" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H69" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K69" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M69" s="1" t="s">
         <v>613</v>
       </c>
       <c r="N69" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O69" s="1" t="s">
-        <v>747</v>
+        <v>746</v>
       </c>
       <c r="P69" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q69" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R69" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S69" s="1" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
       <c r="T69" s="1" t="s">
-        <v>1017</v>
+        <v>1015</v>
       </c>
       <c r="W69" s="1" t="s">
-        <v>1156</v>
+        <v>1154</v>
       </c>
       <c r="X69" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC69" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD69" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE69" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH69" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI69" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA69" s="1" t="s">
-        <v>1364</v>
+        <v>1362</v>
       </c>
       <c r="BD69" s="1" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="70" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A70" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B70" s="1" t="s">
         <v>71</v>
       </c>
       <c r="C70" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D70" s="1" t="s">
         <v>253</v>
       </c>
       <c r="E70" s="1" t="s">
         <v>431</v>
       </c>
       <c r="G70" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H70" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K70" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M70" s="1" t="s">
         <v>614</v>
       </c>
       <c r="N70" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O70" s="1" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
       <c r="P70" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q70" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R70" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S70" s="1" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
       <c r="T70" s="1" t="s">
-        <v>1018</v>
+        <v>1016</v>
       </c>
       <c r="W70" s="1" t="s">
-        <v>1157</v>
+        <v>1155</v>
       </c>
       <c r="X70" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC70" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD70" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE70" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH70" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI70" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA70" s="1" t="s">
-        <v>1365</v>
+        <v>1363</v>
       </c>
       <c r="BD70" s="1" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="71" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A71" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B71" s="1" t="s">
         <v>72</v>
       </c>
       <c r="C71" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D71" s="1" t="s">
         <v>254</v>
       </c>
       <c r="E71" s="1" t="s">
         <v>432</v>
       </c>
       <c r="G71" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H71" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K71" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M71" s="1" t="s">
         <v>615</v>
       </c>
       <c r="N71" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O71" s="1" t="s">
-        <v>749</v>
+        <v>748</v>
       </c>
       <c r="P71" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q71" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R71" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S71" s="1" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="T71" s="1" t="s">
-        <v>1019</v>
+        <v>1017</v>
       </c>
       <c r="W71" s="1" t="s">
-        <v>1158</v>
+        <v>1156</v>
       </c>
       <c r="X71" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC71" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD71" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE71" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH71" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI71" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA71" s="1" t="s">
-        <v>1366</v>
+        <v>1364</v>
       </c>
       <c r="BD71" s="1" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="72" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A72" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>73</v>
       </c>
       <c r="C72" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D72" s="1" t="s">
+        <v>1494</v>
+      </c>
+      <c r="E72" s="1" t="s">
+        <v>1495</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="H72" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="K72" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="M72" s="1" t="s">
         <v>1496</v>
       </c>
-      <c r="E72" s="1" t="s">
+      <c r="N72" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="O72" s="1" t="s">
         <v>1497</v>
       </c>
-      <c r="G72" s="1" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="P72" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q72" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R72" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S72" s="1" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="T72" s="1" t="s">
-        <v>1020</v>
+        <v>1018</v>
       </c>
       <c r="W72" s="1" t="s">
-        <v>1159</v>
+        <v>1157</v>
       </c>
       <c r="X72" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC72" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD72" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE72" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH72" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI72" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA72" s="1" t="s">
-        <v>1367</v>
+        <v>1365</v>
       </c>
       <c r="BD72" s="1" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="73" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A73" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B73" s="1" t="s">
         <v>74</v>
       </c>
       <c r="C73" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D73" s="1" t="s">
-        <v>1500</v>
+        <v>1498</v>
       </c>
       <c r="E73" s="1" t="s">
-        <v>1501</v>
+        <v>1499</v>
       </c>
       <c r="G73" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H73" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K73" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M73" s="1" t="s">
         <v>616</v>
       </c>
       <c r="N73" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O73" s="1" t="s">
-        <v>750</v>
+        <v>749</v>
       </c>
       <c r="P73" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q73" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R73" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S73" s="1" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
       <c r="T73" s="1" t="s">
-        <v>1021</v>
+        <v>1019</v>
       </c>
       <c r="W73" s="1" t="s">
-        <v>1160</v>
+        <v>1158</v>
       </c>
       <c r="X73" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC73" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD73" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE73" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH73" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI73" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA73" s="1" t="s">
-        <v>1368</v>
+        <v>1366</v>
       </c>
       <c r="BD73" s="1" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="74" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A74" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B74" s="1" t="s">
         <v>75</v>
       </c>
       <c r="C74" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D74" s="1" t="s">
         <v>255</v>
       </c>
       <c r="E74" s="1" t="s">
         <v>433</v>
       </c>
       <c r="G74" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H74" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K74" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M74" s="1" t="s">
         <v>601</v>
       </c>
       <c r="N74" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O74" s="1" t="s">
-        <v>735</v>
+        <v>734</v>
       </c>
       <c r="P74" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q74" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R74" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S74" s="1" t="s">
-        <v>870</v>
+        <v>868</v>
       </c>
       <c r="T74" s="1" t="s">
-        <v>1005</v>
+        <v>1003</v>
       </c>
       <c r="W74" s="1" t="s">
-        <v>1161</v>
+        <v>1159</v>
       </c>
       <c r="X74" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC74" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD74" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE74" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH74" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI74" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA74" s="1" t="s">
-        <v>1369</v>
+        <v>1367</v>
       </c>
       <c r="BD74" s="1" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="75" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A75" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>76</v>
       </c>
       <c r="C75" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D75" s="1" t="s">
         <v>256</v>
       </c>
       <c r="E75" s="1" t="s">
         <v>434</v>
       </c>
       <c r="G75" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H75" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K75" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M75" s="1" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
       <c r="N75" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O75" s="1" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="P75" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q75" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R75" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S75" s="1" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="T75" s="1" t="s">
-        <v>1023</v>
+        <v>1021</v>
       </c>
       <c r="W75" s="1" t="s">
-        <v>1162</v>
+        <v>1160</v>
       </c>
       <c r="X75" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC75" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD75" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE75" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH75" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI75" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA75" s="1" t="s">
-        <v>1370</v>
+        <v>1368</v>
       </c>
       <c r="BD75" s="1" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="76" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A76" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>77</v>
       </c>
       <c r="C76" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D76" s="1" t="s">
         <v>257</v>
       </c>
       <c r="E76" s="1" t="s">
         <v>435</v>
       </c>
       <c r="G76" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H76" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K76" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M76" s="1" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
       <c r="N76" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O76" s="1" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
       <c r="P76" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q76" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R76" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S76" s="1" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
       <c r="T76" s="1" t="s">
-        <v>1024</v>
+        <v>1022</v>
       </c>
       <c r="W76" s="1" t="s">
-        <v>1163</v>
+        <v>1161</v>
       </c>
       <c r="X76" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC76" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD76" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE76" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH76" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI76" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA76" s="1" t="s">
-        <v>1371</v>
+        <v>1369</v>
       </c>
       <c r="BD76" s="1" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="77" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A77" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>78</v>
       </c>
       <c r="C77" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D77" s="1" t="s">
         <v>258</v>
       </c>
       <c r="E77" s="1" t="s">
         <v>436</v>
       </c>
       <c r="G77" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H77" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K77" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M77" s="1" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
       <c r="N77" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O77" s="1" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="P77" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q77" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R77" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S77" s="1" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="T77" s="1" t="s">
-        <v>1025</v>
+        <v>1023</v>
       </c>
       <c r="W77" s="1" t="s">
-        <v>1164</v>
+        <v>1162</v>
       </c>
       <c r="X77" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC77" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD77" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE77" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH77" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI77" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA77" s="1" t="s">
-        <v>1372</v>
+        <v>1370</v>
       </c>
       <c r="BD77" s="1" t="s">
-        <v>1483</v>
+        <v>1481</v>
       </c>
     </row>
     <row r="78" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A78" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>79</v>
       </c>
       <c r="C78" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D78" s="1" t="s">
         <v>259</v>
       </c>
       <c r="E78" s="1" t="s">
         <v>437</v>
       </c>
       <c r="G78" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H78" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K78" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M78" s="1" t="s">
         <v>588</v>
       </c>
       <c r="N78" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O78" s="1" t="s">
-        <v>722</v>
+        <v>721</v>
       </c>
       <c r="P78" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q78" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R78" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S78" s="1" t="s">
-        <v>856</v>
+        <v>854</v>
       </c>
       <c r="T78" s="1" t="s">
-        <v>991</v>
+        <v>989</v>
       </c>
       <c r="W78" s="1" t="s">
-        <v>1165</v>
+        <v>1163</v>
       </c>
       <c r="X78" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC78" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD78" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE78" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF78" s="3">
         <v>0.375</v>
       </c>
       <c r="AG78" s="3">
         <v>0.70833333333333337</v>
       </c>
       <c r="AH78" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI78" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA78" s="1" t="s">
-        <v>1373</v>
+        <v>1371</v>
       </c>
       <c r="BD78" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="79" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A79" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>80</v>
       </c>
       <c r="C79" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D79" s="1" t="s">
         <v>260</v>
       </c>
       <c r="E79" s="1" t="s">
         <v>438</v>
       </c>
       <c r="G79" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H79" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K79" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M79" s="1" t="s">
         <v>565</v>
       </c>
       <c r="N79" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O79" s="1" t="s">
-        <v>699</v>
+        <v>698</v>
       </c>
       <c r="P79" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q79" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R79" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S79" s="1" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="T79" s="1" t="s">
-        <v>969</v>
+        <v>967</v>
       </c>
       <c r="W79" s="1" t="s">
-        <v>1166</v>
+        <v>1164</v>
       </c>
       <c r="X79" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC79" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD79" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE79" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF79" s="3">
         <v>0.375</v>
       </c>
       <c r="AG79" s="3">
         <v>0.70833333333333337</v>
       </c>
       <c r="AH79" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI79" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA79" s="1" t="s">
-        <v>1374</v>
+        <v>1372</v>
       </c>
       <c r="BD79" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="80" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A80" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>81</v>
       </c>
       <c r="C80" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D80" s="1" t="s">
         <v>261</v>
       </c>
       <c r="E80" s="1" t="s">
         <v>439</v>
       </c>
       <c r="G80" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H80" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K80" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M80" s="1" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
       <c r="N80" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O80" s="1" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="P80" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q80" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R80" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S80" s="1" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="T80" s="1" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="W80" s="1" t="s">
-        <v>1167</v>
+        <v>1165</v>
       </c>
       <c r="X80" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC80" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD80" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE80" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF80" s="3">
         <v>0.375</v>
       </c>
       <c r="AG80" s="3">
         <v>0.70833333333333337</v>
       </c>
       <c r="AH80" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI80" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA80" s="1" t="s">
-        <v>1375</v>
+        <v>1373</v>
       </c>
       <c r="BD80" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="81" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A81" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>82</v>
       </c>
       <c r="C81" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D81" s="1" t="s">
         <v>262</v>
       </c>
       <c r="E81" s="1" t="s">
         <v>440</v>
       </c>
       <c r="G81" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H81" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K81" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M81" s="1" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
       <c r="N81" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O81" s="1" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
       <c r="P81" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q81" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R81" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S81" s="1" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
       <c r="T81" s="1" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="W81" s="1" t="s">
-        <v>1168</v>
+        <v>1166</v>
       </c>
       <c r="X81" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC81" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD81" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE81" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF81" s="3">
         <v>0.375</v>
       </c>
       <c r="AG81" s="3">
         <v>0.70833333333333337</v>
       </c>
       <c r="AH81" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI81" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA81" s="1" t="s">
-        <v>1376</v>
+        <v>1374</v>
       </c>
       <c r="BD81" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="82" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A82" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>83</v>
       </c>
       <c r="C82" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D82" s="1" t="s">
         <v>263</v>
       </c>
       <c r="E82" s="1" t="s">
         <v>441</v>
       </c>
       <c r="G82" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H82" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K82" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M82" s="1" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="N82" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O82" s="1" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="P82" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q82" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R82" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S82" s="1" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="T82" s="1" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
       <c r="W82" s="1" t="s">
-        <v>1169</v>
+        <v>1167</v>
       </c>
       <c r="X82" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC82" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD82" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE82" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF82" s="3">
         <v>0.375</v>
       </c>
       <c r="AG82" s="3">
         <v>0.70833333333333337</v>
       </c>
       <c r="AH82" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI82" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA82" s="1" t="s">
-        <v>1377</v>
+        <v>1375</v>
       </c>
       <c r="BD82" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="83" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A83" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>84</v>
       </c>
       <c r="C83" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D83" s="1" t="s">
         <v>264</v>
       </c>
       <c r="E83" s="1" t="s">
         <v>442</v>
       </c>
       <c r="G83" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H83" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K83" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M83" s="1" t="s">
         <v>560</v>
       </c>
       <c r="N83" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O83" s="1" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="P83" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q83" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R83" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S83" s="1" t="s">
-        <v>829</v>
+        <v>827</v>
       </c>
       <c r="T83" s="1" t="s">
-        <v>964</v>
+        <v>962</v>
       </c>
       <c r="W83" s="1" t="s">
-        <v>1170</v>
+        <v>1168</v>
       </c>
       <c r="X83" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC83" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD83" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE83" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF83" s="3">
         <v>0.375</v>
       </c>
       <c r="AG83" s="3">
         <v>0.70833333333333337</v>
       </c>
       <c r="AH83" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI83" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA83" s="1" t="s">
-        <v>1378</v>
+        <v>1376</v>
       </c>
       <c r="BD83" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="84" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A84" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>85</v>
       </c>
       <c r="C84" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D84" s="1" t="s">
         <v>265</v>
       </c>
       <c r="E84" s="1" t="s">
         <v>443</v>
       </c>
       <c r="G84" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H84" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K84" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M84" s="1" t="s">
         <v>553</v>
       </c>
       <c r="N84" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O84" s="1" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="P84" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q84" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R84" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S84" s="1" t="s">
-        <v>822</v>
+        <v>820</v>
       </c>
       <c r="T84" s="1" t="s">
-        <v>957</v>
+        <v>955</v>
       </c>
       <c r="W84" s="1" t="s">
-        <v>1171</v>
+        <v>1169</v>
       </c>
       <c r="X84" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC84" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD84" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE84" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF84" s="3">
         <v>0.375</v>
       </c>
       <c r="AG84" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH84" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI84" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA84" s="1" t="s">
-        <v>1379</v>
+        <v>1377</v>
       </c>
       <c r="BD84" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="85" spans="1:56" ht="90" x14ac:dyDescent="0.45">
       <c r="A85" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>86</v>
       </c>
       <c r="C85" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D85" s="1" t="s">
         <v>266</v>
       </c>
       <c r="E85" s="1" t="s">
         <v>444</v>
       </c>
       <c r="G85" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H85" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K85" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M85" s="1" t="s">
         <v>614</v>
       </c>
       <c r="N85" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O85" s="1" t="s">
-        <v>748</v>
+        <v>747</v>
       </c>
       <c r="P85" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q85" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R85" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S85" s="1" t="s">
-        <v>883</v>
+        <v>881</v>
       </c>
       <c r="T85" s="1" t="s">
-        <v>1018</v>
+        <v>1016</v>
       </c>
       <c r="W85" s="1" t="s">
-        <v>1172</v>
+        <v>1170</v>
       </c>
       <c r="X85" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC85" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD85" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE85" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF85" s="3">
         <v>0.375</v>
       </c>
       <c r="AG85" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH85" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI85" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA85" s="5" t="s">
-        <v>1380</v>
+        <v>1378</v>
       </c>
       <c r="BD85" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="86" spans="1:56" ht="90" x14ac:dyDescent="0.45">
       <c r="A86" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>87</v>
       </c>
       <c r="C86" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D86" s="1" t="s">
         <v>267</v>
       </c>
       <c r="E86" s="1" t="s">
         <v>445</v>
       </c>
       <c r="G86" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H86" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K86" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M86" s="1" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
       <c r="N86" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O86" s="1" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
       <c r="P86" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q86" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R86" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S86" s="1" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
       <c r="T86" s="1" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="W86" s="1" t="s">
-        <v>1173</v>
+        <v>1171</v>
       </c>
       <c r="X86" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC86" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD86" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE86" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF86" s="3">
         <v>0.375</v>
       </c>
       <c r="AG86" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH86" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI86" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA86" s="5" t="s">
-        <v>1381</v>
+        <v>1379</v>
       </c>
       <c r="BD86" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="87" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A87" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>88</v>
       </c>
       <c r="C87" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D87" s="1" t="s">
         <v>268</v>
       </c>
       <c r="E87" s="1" t="s">
         <v>446</v>
       </c>
       <c r="G87" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H87" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K87" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M87" s="1" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
       <c r="N87" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O87" s="1" t="s">
-        <v>760</v>
+        <v>758</v>
       </c>
       <c r="P87" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q87" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R87" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S87" s="1" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="T87" s="1" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="W87" s="1" t="s">
-        <v>1174</v>
+        <v>1172</v>
       </c>
       <c r="X87" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC87" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD87" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE87" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF87" s="3">
         <v>0.375</v>
       </c>
       <c r="AG87" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH87" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI87" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA87" s="1" t="s">
-        <v>1382</v>
+        <v>1380</v>
       </c>
       <c r="BD87" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="88" spans="1:56" ht="126" x14ac:dyDescent="0.45">
       <c r="A88" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>89</v>
       </c>
       <c r="C88" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D88" s="1" t="s">
         <v>269</v>
       </c>
       <c r="E88" s="1" t="s">
         <v>447</v>
       </c>
       <c r="G88" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H88" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K88" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M88" s="1" t="s">
         <v>565</v>
       </c>
       <c r="N88" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O88" s="1" t="s">
-        <v>699</v>
+        <v>698</v>
       </c>
       <c r="P88" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q88" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R88" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S88" s="1" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="T88" s="1" t="s">
-        <v>969</v>
+        <v>967</v>
       </c>
       <c r="W88" s="1" t="s">
-        <v>1175</v>
+        <v>1173</v>
       </c>
       <c r="X88" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC88" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD88" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE88" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF88" s="3">
         <v>0.375</v>
       </c>
       <c r="AG88" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH88" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI88" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA88" s="5" t="s">
-        <v>1383</v>
+        <v>1381</v>
       </c>
       <c r="BD88" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="89" spans="1:56" ht="126" x14ac:dyDescent="0.45">
       <c r="A89" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>90</v>
       </c>
       <c r="C89" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D89" s="1" t="s">
         <v>270</v>
       </c>
       <c r="E89" s="1" t="s">
         <v>448</v>
       </c>
       <c r="G89" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H89" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K89" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M89" s="1" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
       <c r="N89" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O89" s="1" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="P89" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q89" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R89" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S89" s="1" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="T89" s="1" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="W89" s="1" t="s">
-        <v>1176</v>
+        <v>1174</v>
       </c>
       <c r="X89" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC89" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD89" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE89" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF89" s="3">
         <v>0.375</v>
       </c>
       <c r="AG89" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH89" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI89" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA89" s="5" t="s">
-        <v>1384</v>
+        <v>1382</v>
       </c>
       <c r="BD89" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="90" spans="1:56" ht="144" x14ac:dyDescent="0.45">
       <c r="A90" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>91</v>
       </c>
       <c r="C90" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D90" s="1" t="s">
         <v>271</v>
       </c>
       <c r="E90" s="1" t="s">
         <v>449</v>
       </c>
       <c r="G90" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H90" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K90" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M90" s="1" t="s">
-        <v>617</v>
+        <v>1500</v>
       </c>
       <c r="N90" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O90" s="1" t="s">
-        <v>751</v>
+        <v>1501</v>
       </c>
       <c r="P90" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q90" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R90" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S90" s="1" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="T90" s="1" t="s">
-        <v>1022</v>
+        <v>1020</v>
       </c>
       <c r="W90" s="1" t="s">
-        <v>1177</v>
+        <v>1175</v>
       </c>
       <c r="X90" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC90" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD90" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE90" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF90" s="3">
         <v>0.375</v>
       </c>
       <c r="AG90" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH90" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI90" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA90" s="5" t="s">
-        <v>1385</v>
+        <v>1383</v>
       </c>
       <c r="BD90" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="91" spans="1:56" ht="90" x14ac:dyDescent="0.45">
       <c r="A91" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>92</v>
       </c>
       <c r="C91" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D91" s="1" t="s">
         <v>272</v>
       </c>
       <c r="E91" s="1" t="s">
         <v>450</v>
       </c>
       <c r="G91" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H91" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K91" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M91" s="1" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="N91" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O91" s="1" t="s">
-        <v>762</v>
+        <v>760</v>
       </c>
       <c r="P91" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q91" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R91" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S91" s="1" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
       <c r="T91" s="1" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="W91" s="1" t="s">
-        <v>1178</v>
+        <v>1176</v>
       </c>
       <c r="X91" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC91" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD91" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE91" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF91" s="3">
         <v>0.375</v>
       </c>
       <c r="AG91" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH91" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI91" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA91" s="5" t="s">
-        <v>1386</v>
+        <v>1384</v>
       </c>
       <c r="BD91" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="92" spans="1:56" ht="90" x14ac:dyDescent="0.45">
       <c r="A92" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>93</v>
       </c>
       <c r="C92" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D92" s="1" t="s">
         <v>273</v>
       </c>
       <c r="E92" s="1" t="s">
         <v>451</v>
       </c>
       <c r="G92" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H92" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K92" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M92" s="1" t="s">
         <v>557</v>
       </c>
       <c r="N92" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O92" s="1" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="P92" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q92" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R92" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S92" s="1" t="s">
-        <v>826</v>
+        <v>824</v>
       </c>
       <c r="T92" s="1" t="s">
-        <v>961</v>
+        <v>959</v>
       </c>
       <c r="W92" s="1" t="s">
-        <v>1179</v>
+        <v>1177</v>
       </c>
       <c r="X92" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC92" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD92" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE92" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF92" s="3">
         <v>0.375</v>
       </c>
       <c r="AG92" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH92" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI92" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA92" s="5" t="s">
-        <v>1387</v>
+        <v>1385</v>
       </c>
       <c r="BD92" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="93" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A93" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>94</v>
       </c>
       <c r="C93" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D93" s="1" t="s">
         <v>274</v>
       </c>
       <c r="E93" s="1" t="s">
         <v>452</v>
       </c>
       <c r="G93" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H93" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K93" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M93" s="1" t="s">
         <v>558</v>
       </c>
       <c r="N93" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O93" s="1" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
       <c r="P93" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q93" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R93" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S93" s="1" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="T93" s="1" t="s">
-        <v>962</v>
+        <v>960</v>
       </c>
       <c r="W93" s="1" t="s">
-        <v>1180</v>
+        <v>1178</v>
       </c>
       <c r="X93" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC93" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD93" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE93" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF93" s="3">
         <v>0.375</v>
       </c>
       <c r="AG93" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH93" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI93" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA93" s="1" t="s">
-        <v>1388</v>
+        <v>1386</v>
       </c>
       <c r="BD93" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="94" spans="1:56" ht="90" x14ac:dyDescent="0.45">
       <c r="A94" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>95</v>
       </c>
       <c r="C94" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D94" s="1" t="s">
         <v>275</v>
       </c>
       <c r="E94" s="1" t="s">
         <v>453</v>
       </c>
       <c r="G94" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H94" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K94" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M94" s="1" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
       <c r="N94" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O94" s="1" t="s">
-        <v>763</v>
+        <v>761</v>
       </c>
       <c r="P94" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q94" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R94" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S94" s="1" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="T94" s="1" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="W94" s="1" t="s">
-        <v>1181</v>
+        <v>1179</v>
       </c>
       <c r="X94" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC94" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD94" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE94" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF94" s="3">
         <v>0.375</v>
       </c>
       <c r="AG94" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH94" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI94" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA94" s="5" t="s">
-        <v>1389</v>
+        <v>1387</v>
       </c>
       <c r="BD94" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="95" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A95" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>96</v>
       </c>
       <c r="C95" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D95" s="1" t="s">
         <v>276</v>
       </c>
       <c r="E95" s="1" t="s">
         <v>454</v>
       </c>
       <c r="G95" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H95" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K95" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M95" s="1" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="N95" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O95" s="1" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="P95" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q95" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R95" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S95" s="1" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="T95" s="1" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
       <c r="W95" s="1" t="s">
-        <v>1182</v>
+        <v>1180</v>
       </c>
       <c r="X95" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC95" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD95" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE95" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF95" s="3">
         <v>0.375</v>
       </c>
       <c r="AG95" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH95" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI95" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA95" s="1" t="s">
-        <v>1390</v>
+        <v>1388</v>
       </c>
       <c r="BD95" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="96" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A96" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C96" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D96" s="1" t="s">
         <v>277</v>
       </c>
       <c r="E96" s="1" t="s">
         <v>455</v>
       </c>
       <c r="G96" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H96" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K96" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M96" s="1" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="N96" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O96" s="1" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="P96" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q96" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R96" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S96" s="1" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
       <c r="T96" s="1" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="W96" s="1" t="s">
-        <v>1183</v>
+        <v>1181</v>
       </c>
       <c r="X96" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC96" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD96" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE96" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF96" s="3">
         <v>0.375</v>
       </c>
       <c r="AG96" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH96" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI96" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA96" s="1" t="s">
-        <v>1391</v>
+        <v>1389</v>
       </c>
       <c r="BD96" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="97" spans="1:56" ht="90" x14ac:dyDescent="0.45">
       <c r="A97" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B97" s="1" t="s">
         <v>98</v>
       </c>
       <c r="C97" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D97" s="1" t="s">
         <v>278</v>
       </c>
       <c r="E97" s="1" t="s">
         <v>456</v>
       </c>
       <c r="G97" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H97" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K97" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M97" s="1" t="s">
         <v>585</v>
       </c>
       <c r="N97" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O97" s="1" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
       <c r="P97" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q97" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R97" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S97" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="T97" s="1" t="s">
-        <v>975</v>
+        <v>973</v>
       </c>
       <c r="W97" s="1" t="s">
-        <v>1113</v>
+        <v>1111</v>
       </c>
       <c r="X97" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC97" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD97" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE97" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF97" s="3">
         <v>0.375</v>
       </c>
       <c r="AG97" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH97" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI97" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA97" s="5" t="s">
-        <v>1392</v>
+        <v>1390</v>
       </c>
       <c r="BD97" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="98" spans="1:56" ht="90" x14ac:dyDescent="0.45">
       <c r="A98" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B98" s="1" t="s">
         <v>99</v>
       </c>
       <c r="C98" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D98" s="1" t="s">
         <v>279</v>
       </c>
       <c r="E98" s="1" t="s">
         <v>457</v>
       </c>
       <c r="G98" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H98" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K98" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M98" s="1" t="s">
         <v>572</v>
       </c>
       <c r="N98" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O98" s="1" t="s">
-        <v>706</v>
+        <v>705</v>
       </c>
       <c r="P98" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q98" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R98" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S98" s="1" t="s">
-        <v>841</v>
+        <v>839</v>
       </c>
       <c r="T98" s="1" t="s">
-        <v>976</v>
+        <v>974</v>
       </c>
       <c r="W98" s="1" t="s">
-        <v>1114</v>
+        <v>1112</v>
       </c>
       <c r="X98" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC98" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD98" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE98" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF98" s="3">
         <v>0.375</v>
       </c>
       <c r="AG98" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH98" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI98" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA98" s="5" t="s">
-        <v>1393</v>
+        <v>1391</v>
       </c>
       <c r="BD98" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="99" spans="1:56" ht="90" x14ac:dyDescent="0.45">
       <c r="A99" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B99" s="1" t="s">
         <v>100</v>
       </c>
       <c r="C99" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D99" s="1" t="s">
         <v>280</v>
       </c>
       <c r="E99" s="1" t="s">
         <v>458</v>
       </c>
       <c r="G99" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H99" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K99" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M99" s="1" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
       <c r="N99" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O99" s="1" t="s">
-        <v>766</v>
+        <v>764</v>
       </c>
       <c r="P99" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q99" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R99" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S99" s="1" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="T99" s="1" t="s">
-        <v>1037</v>
+        <v>1035</v>
       </c>
       <c r="W99" s="1" t="s">
-        <v>1184</v>
+        <v>1182</v>
       </c>
       <c r="X99" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC99" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD99" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE99" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF99" s="3">
         <v>0.375</v>
       </c>
       <c r="AG99" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH99" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI99" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA99" s="5" t="s">
-        <v>1394</v>
+        <v>1392</v>
       </c>
       <c r="BD99" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="100" spans="1:56" ht="126" x14ac:dyDescent="0.45">
       <c r="A100" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B100" s="1" t="s">
         <v>101</v>
       </c>
       <c r="C100" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D100" s="1" t="s">
         <v>281</v>
       </c>
       <c r="E100" s="1" t="s">
         <v>459</v>
       </c>
       <c r="G100" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H100" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K100" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M100" s="1" t="s">
         <v>574</v>
       </c>
       <c r="N100" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O100" s="1" t="s">
-        <v>708</v>
+        <v>707</v>
       </c>
       <c r="P100" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q100" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R100" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S100" s="1" t="s">
-        <v>843</v>
+        <v>841</v>
       </c>
       <c r="T100" s="1" t="s">
-        <v>978</v>
+        <v>976</v>
       </c>
       <c r="W100" s="1" t="s">
-        <v>1116</v>
+        <v>1114</v>
       </c>
       <c r="X100" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC100" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD100" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE100" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF100" s="3">
         <v>0.375</v>
       </c>
       <c r="AG100" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH100" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI100" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA100" s="5" t="s">
-        <v>1395</v>
+        <v>1393</v>
       </c>
       <c r="BD100" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="101" spans="1:56" ht="90" x14ac:dyDescent="0.45">
       <c r="A101" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B101" s="1" t="s">
         <v>102</v>
       </c>
       <c r="C101" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D101" s="1" t="s">
         <v>282</v>
       </c>
       <c r="E101" s="1" t="s">
         <v>460</v>
       </c>
       <c r="G101" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H101" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K101" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M101" s="1" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
       <c r="N101" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O101" s="1" t="s">
-        <v>767</v>
+        <v>765</v>
       </c>
       <c r="P101" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q101" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R101" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S101" s="1" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="T101" s="1" t="s">
-        <v>1038</v>
+        <v>1036</v>
       </c>
       <c r="W101" s="1" t="s">
-        <v>1185</v>
+        <v>1183</v>
       </c>
       <c r="X101" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC101" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD101" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE101" s="1" t="s">
-        <v>1243</v>
+        <v>1241</v>
       </c>
       <c r="AF101" s="3">
         <v>0.375</v>
       </c>
       <c r="AG101" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH101" s="1" t="s">
-        <v>1257</v>
+        <v>1255</v>
       </c>
       <c r="AI101" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA101" s="5" t="s">
-        <v>1396</v>
+        <v>1394</v>
       </c>
       <c r="BD101" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="102" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A102" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B102" s="1" t="s">
         <v>103</v>
       </c>
       <c r="C102" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D102" s="1" t="s">
         <v>283</v>
       </c>
       <c r="E102" s="1" t="s">
         <v>461</v>
       </c>
       <c r="G102" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H102" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K102" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M102" s="1" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
       <c r="N102" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O102" s="1" t="s">
-        <v>768</v>
+        <v>766</v>
       </c>
       <c r="P102" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q102" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R102" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S102" s="1" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
       <c r="T102" s="1" t="s">
-        <v>1039</v>
+        <v>1037</v>
       </c>
       <c r="W102" s="1" t="s">
-        <v>1186</v>
+        <v>1184</v>
       </c>
       <c r="X102" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC102" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD102" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE102" s="1" t="s">
-        <v>1243</v>
+        <v>1241</v>
       </c>
       <c r="AF102" s="3">
         <v>0.375</v>
       </c>
       <c r="AG102" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH102" s="1" t="s">
-        <v>1257</v>
+        <v>1255</v>
       </c>
       <c r="AI102" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA102" s="1" t="s">
-        <v>1397</v>
+        <v>1395</v>
       </c>
       <c r="BD102" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="103" spans="1:56" ht="126" x14ac:dyDescent="0.45">
       <c r="A103" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B103" s="1" t="s">
         <v>104</v>
       </c>
       <c r="C103" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D103" s="1" t="s">
         <v>284</v>
       </c>
       <c r="E103" s="1" t="s">
         <v>462</v>
       </c>
       <c r="G103" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H103" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K103" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M103" s="1" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="N103" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O103" s="1" t="s">
-        <v>769</v>
+        <v>767</v>
       </c>
       <c r="P103" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q103" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R103" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S103" s="1" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="T103" s="1" t="s">
-        <v>1040</v>
+        <v>1038</v>
       </c>
       <c r="W103" s="1" t="s">
-        <v>1187</v>
+        <v>1185</v>
       </c>
       <c r="X103" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC103" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD103" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE103" s="1" t="s">
-        <v>1243</v>
+        <v>1241</v>
       </c>
       <c r="AF103" s="3">
         <v>0.375</v>
       </c>
       <c r="AG103" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH103" s="1" t="s">
-        <v>1257</v>
+        <v>1255</v>
       </c>
       <c r="AI103" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA103" s="5" t="s">
-        <v>1398</v>
+        <v>1396</v>
       </c>
       <c r="BD103" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="104" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A104" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B104" s="1" t="s">
         <v>105</v>
       </c>
       <c r="C104" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D104" s="1" t="s">
         <v>285</v>
       </c>
       <c r="E104" s="1" t="s">
         <v>463</v>
       </c>
       <c r="G104" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H104" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K104" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M104" s="1" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
       <c r="N104" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O104" s="1" t="s">
-        <v>770</v>
+        <v>768</v>
       </c>
       <c r="P104" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q104" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R104" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S104" s="1" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="T104" s="1" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
       <c r="W104" s="1" t="s">
-        <v>1188</v>
+        <v>1186</v>
       </c>
       <c r="X104" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC104" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD104" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE104" s="1" t="s">
-        <v>1243</v>
+        <v>1241</v>
       </c>
       <c r="AF104" s="3">
         <v>0.375</v>
       </c>
       <c r="AG104" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH104" s="1" t="s">
-        <v>1257</v>
+        <v>1255</v>
       </c>
       <c r="AI104" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA104" s="1" t="s">
-        <v>1399</v>
+        <v>1397</v>
       </c>
       <c r="BD104" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="105" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A105" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B105" s="1" t="s">
         <v>106</v>
       </c>
       <c r="C105" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D105" s="1" t="s">
         <v>286</v>
       </c>
       <c r="E105" s="1" t="s">
         <v>464</v>
       </c>
       <c r="G105" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H105" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K105" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M105" s="1" t="s">
         <v>553</v>
       </c>
       <c r="N105" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O105" s="1" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="P105" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q105" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R105" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S105" s="1" t="s">
-        <v>822</v>
+        <v>820</v>
       </c>
       <c r="T105" s="1" t="s">
-        <v>957</v>
+        <v>955</v>
       </c>
       <c r="W105" s="1" t="s">
-        <v>1189</v>
+        <v>1187</v>
       </c>
       <c r="X105" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC105" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD105" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE105" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF105" s="3">
         <v>0.375</v>
       </c>
       <c r="AG105" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH105" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI105" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA105" s="1" t="s">
-        <v>1400</v>
+        <v>1398</v>
       </c>
       <c r="BD105" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="106" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A106" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B106" s="1" t="s">
         <v>107</v>
       </c>
       <c r="C106" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D106" s="1" t="s">
         <v>287</v>
       </c>
       <c r="E106" s="1" t="s">
         <v>465</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>546</v>
       </c>
       <c r="H106" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K106" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M106" s="1" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="N106" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O106" s="1" t="s">
-        <v>771</v>
+        <v>769</v>
       </c>
       <c r="P106" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q106" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R106" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S106" s="1" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
       <c r="T106" s="1" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="W106" s="1" t="s">
-        <v>1190</v>
+        <v>1188</v>
       </c>
       <c r="X106" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC106" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD106" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE106" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF106" s="3">
         <v>0.375</v>
       </c>
       <c r="AG106" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH106" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI106" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA106" s="1" t="s">
-        <v>1401</v>
+        <v>1399</v>
       </c>
       <c r="BD106" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="107" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A107" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B107" s="1" t="s">
         <v>108</v>
       </c>
       <c r="C107" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D107" s="1" t="s">
         <v>288</v>
       </c>
       <c r="E107" s="1" t="s">
         <v>466</v>
       </c>
       <c r="G107" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H107" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K107" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M107" s="1" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
       <c r="N107" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O107" s="1" t="s">
-        <v>769</v>
+        <v>767</v>
       </c>
       <c r="P107" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q107" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R107" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S107" s="1" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="T107" s="1" t="s">
-        <v>1040</v>
+        <v>1038</v>
       </c>
       <c r="W107" s="1" t="s">
-        <v>1191</v>
+        <v>1189</v>
       </c>
       <c r="X107" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC107" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD107" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE107" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF107" s="3">
         <v>0.375</v>
       </c>
       <c r="AG107" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH107" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI107" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA107" s="1" t="s">
-        <v>1402</v>
+        <v>1400</v>
       </c>
       <c r="BD107" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="108" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A108" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B108" s="1" t="s">
         <v>109</v>
       </c>
       <c r="C108" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D108" s="1" t="s">
         <v>289</v>
       </c>
       <c r="E108" s="1" t="s">
         <v>467</v>
       </c>
       <c r="G108" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H108" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K108" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M108" s="1" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="N108" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O108" s="1" t="s">
-        <v>772</v>
+        <v>770</v>
       </c>
       <c r="P108" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q108" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R108" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S108" s="1" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="T108" s="1" t="s">
-        <v>1043</v>
+        <v>1041</v>
       </c>
       <c r="W108" s="1" t="s">
-        <v>1191</v>
+        <v>1189</v>
       </c>
       <c r="X108" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC108" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD108" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE108" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF108" s="3">
         <v>0.375</v>
       </c>
       <c r="AG108" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH108" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI108" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA108" s="1" t="s">
-        <v>1403</v>
+        <v>1401</v>
       </c>
       <c r="BD108" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="109" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A109" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B109" s="1" t="s">
         <v>110</v>
       </c>
       <c r="C109" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D109" s="1" t="s">
         <v>290</v>
       </c>
       <c r="E109" s="1" t="s">
         <v>468</v>
       </c>
       <c r="G109" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H109" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K109" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M109" s="1" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="N109" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O109" s="1" t="s">
-        <v>773</v>
+        <v>771</v>
       </c>
       <c r="P109" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q109" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R109" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S109" s="1" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="T109" s="1" t="s">
-        <v>1044</v>
+        <v>1042</v>
       </c>
       <c r="W109" s="1" t="s">
-        <v>1181</v>
+        <v>1179</v>
       </c>
       <c r="X109" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC109" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD109" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE109" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF109" s="3">
         <v>0.375</v>
       </c>
       <c r="AG109" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH109" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI109" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA109" s="1" t="s">
-        <v>1404</v>
+        <v>1402</v>
       </c>
       <c r="BD109" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="110" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A110" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B110" s="1" t="s">
         <v>111</v>
       </c>
       <c r="C110" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D110" s="1" t="s">
         <v>291</v>
       </c>
       <c r="E110" s="1" t="s">
         <v>469</v>
       </c>
       <c r="G110" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H110" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K110" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M110" s="1" t="s">
         <v>558</v>
       </c>
       <c r="N110" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O110" s="1" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
       <c r="P110" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q110" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R110" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S110" s="1" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="T110" s="1" t="s">
-        <v>962</v>
+        <v>960</v>
       </c>
       <c r="W110" s="1" t="s">
-        <v>1192</v>
+        <v>1190</v>
       </c>
       <c r="X110" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC110" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD110" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE110" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF110" s="3">
         <v>0.375</v>
       </c>
       <c r="AG110" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH110" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI110" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA110" s="1" t="s">
-        <v>1405</v>
+        <v>1403</v>
       </c>
       <c r="BD110" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="111" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A111" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B111" s="1" t="s">
         <v>112</v>
       </c>
       <c r="C111" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D111" s="1" t="s">
         <v>292</v>
       </c>
       <c r="E111" s="1" t="s">
         <v>470</v>
       </c>
       <c r="G111" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H111" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K111" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M111" s="1" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="N111" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O111" s="1" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="P111" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q111" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R111" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S111" s="1" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
       <c r="T111" s="1" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="W111" s="1" t="s">
-        <v>1193</v>
+        <v>1191</v>
       </c>
       <c r="X111" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC111" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD111" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE111" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF111" s="3">
         <v>0.375</v>
       </c>
       <c r="AG111" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH111" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI111" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA111" s="1" t="s">
-        <v>1406</v>
+        <v>1404</v>
       </c>
       <c r="BD111" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="112" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A112" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B112" s="1" t="s">
         <v>113</v>
       </c>
       <c r="C112" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D112" s="1" t="s">
         <v>293</v>
       </c>
       <c r="E112" s="1" t="s">
         <v>471</v>
       </c>
       <c r="G112" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H112" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K112" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M112" s="1" t="s">
         <v>611</v>
       </c>
       <c r="N112" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O112" s="1" t="s">
-        <v>745</v>
+        <v>744</v>
       </c>
       <c r="P112" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q112" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R112" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S112" s="1" t="s">
-        <v>880</v>
+        <v>878</v>
       </c>
       <c r="T112" s="1" t="s">
-        <v>1015</v>
+        <v>1013</v>
       </c>
       <c r="W112" s="1" t="s">
-        <v>1194</v>
+        <v>1192</v>
       </c>
       <c r="X112" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC112" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD112" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE112" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF112" s="3">
         <v>0.375</v>
       </c>
       <c r="AG112" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH112" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI112" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA112" s="1" t="s">
-        <v>1407</v>
+        <v>1405</v>
       </c>
       <c r="BD112" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="113" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A113" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B113" s="1" t="s">
         <v>114</v>
       </c>
       <c r="C113" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D113" s="1" t="s">
         <v>294</v>
       </c>
       <c r="E113" s="1" t="s">
         <v>472</v>
       </c>
       <c r="G113" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H113" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K113" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M113" s="1" t="s">
         <v>573</v>
       </c>
       <c r="N113" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O113" s="1" t="s">
-        <v>707</v>
+        <v>706</v>
       </c>
       <c r="P113" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q113" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R113" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S113" s="1" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="T113" s="1" t="s">
-        <v>977</v>
+        <v>975</v>
       </c>
       <c r="W113" s="1" t="s">
-        <v>1115</v>
+        <v>1113</v>
       </c>
       <c r="X113" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC113" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD113" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE113" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF113" s="3">
         <v>0.375</v>
       </c>
       <c r="AG113" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH113" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI113" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA113" s="1" t="s">
-        <v>1408</v>
+        <v>1406</v>
       </c>
       <c r="BD113" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="114" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A114" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B114" s="1" t="s">
         <v>115</v>
       </c>
       <c r="C114" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D114" s="1" t="s">
         <v>295</v>
       </c>
       <c r="E114" s="1" t="s">
         <v>473</v>
       </c>
       <c r="G114" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H114" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K114" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M114" s="1" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
       <c r="N114" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O114" s="1" t="s">
-        <v>774</v>
+        <v>772</v>
       </c>
       <c r="P114" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q114" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R114" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S114" s="1" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
       <c r="T114" s="1" t="s">
-        <v>1045</v>
+        <v>1043</v>
       </c>
       <c r="W114" s="1" t="s">
-        <v>1189</v>
+        <v>1187</v>
       </c>
       <c r="X114" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC114" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD114" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE114" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF114" s="3">
         <v>0.375</v>
       </c>
       <c r="AG114" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH114" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI114" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA114" s="1" t="s">
-        <v>1409</v>
+        <v>1407</v>
       </c>
       <c r="BD114" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="115" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A115" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B115" s="1" t="s">
         <v>116</v>
       </c>
       <c r="C115" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D115" s="1" t="s">
         <v>296</v>
       </c>
       <c r="E115" s="1" t="s">
         <v>474</v>
       </c>
       <c r="G115" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H115" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K115" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M115" s="1" t="s">
         <v>565</v>
       </c>
       <c r="N115" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O115" s="1" t="s">
-        <v>699</v>
+        <v>698</v>
       </c>
       <c r="P115" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q115" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R115" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S115" s="1" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="T115" s="1" t="s">
-        <v>969</v>
+        <v>967</v>
       </c>
       <c r="W115" s="1" t="s">
-        <v>1190</v>
+        <v>1188</v>
       </c>
       <c r="X115" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC115" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD115" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE115" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF115" s="3">
         <v>0.375</v>
       </c>
       <c r="AG115" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH115" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI115" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA115" s="1" t="s">
-        <v>1410</v>
+        <v>1408</v>
       </c>
       <c r="BD115" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="116" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A116" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B116" s="1" t="s">
         <v>117</v>
       </c>
       <c r="C116" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D116" s="1" t="s">
         <v>297</v>
       </c>
       <c r="E116" s="1" t="s">
         <v>475</v>
       </c>
       <c r="G116" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H116" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K116" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M116" s="1" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="N116" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O116" s="1" t="s">
-        <v>775</v>
+        <v>773</v>
       </c>
       <c r="P116" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q116" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R116" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S116" s="1" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="T116" s="1" t="s">
-        <v>1046</v>
+        <v>1044</v>
       </c>
       <c r="W116" s="1" t="s">
-        <v>1195</v>
+        <v>1193</v>
       </c>
       <c r="X116" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC116" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD116" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE116" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF116" s="3">
         <v>0.375</v>
       </c>
       <c r="AG116" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH116" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI116" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA116" s="1" t="s">
-        <v>1411</v>
+        <v>1409</v>
       </c>
       <c r="BD116" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="117" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A117" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B117" s="1" t="s">
         <v>118</v>
       </c>
       <c r="C117" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D117" s="1" t="s">
         <v>298</v>
       </c>
       <c r="E117" s="1" t="s">
         <v>476</v>
       </c>
       <c r="G117" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H117" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K117" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M117" s="1" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
       <c r="N117" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O117" s="1" t="s">
-        <v>776</v>
+        <v>774</v>
       </c>
       <c r="P117" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q117" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R117" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S117" s="1" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="T117" s="1" t="s">
-        <v>1047</v>
+        <v>1045</v>
       </c>
       <c r="W117" s="1" t="s">
-        <v>1189</v>
+        <v>1187</v>
       </c>
       <c r="X117" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC117" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD117" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE117" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF117" s="3">
         <v>0.375</v>
       </c>
       <c r="AG117" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH117" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI117" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA117" s="1" t="s">
-        <v>1412</v>
+        <v>1410</v>
       </c>
       <c r="BD117" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="118" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A118" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B118" s="1" t="s">
         <v>119</v>
       </c>
       <c r="C118" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D118" s="1" t="s">
         <v>299</v>
       </c>
       <c r="E118" s="1" t="s">
         <v>477</v>
       </c>
       <c r="G118" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H118" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K118" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M118" s="1" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="N118" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O118" s="1" t="s">
-        <v>777</v>
+        <v>775</v>
       </c>
       <c r="P118" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q118" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R118" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S118" s="1" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="T118" s="1" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="W118" s="1" t="s">
-        <v>1190</v>
+        <v>1188</v>
       </c>
       <c r="X118" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC118" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD118" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE118" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF118" s="3">
         <v>0.375</v>
       </c>
       <c r="AG118" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH118" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI118" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA118" s="1" t="s">
-        <v>1413</v>
+        <v>1411</v>
       </c>
       <c r="BD118" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="119" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A119" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B119" s="1" t="s">
         <v>120</v>
       </c>
       <c r="C119" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D119" s="1" t="s">
         <v>300</v>
       </c>
       <c r="E119" s="1" t="s">
         <v>478</v>
       </c>
       <c r="G119" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H119" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K119" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M119" s="1" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
       <c r="N119" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O119" s="1" t="s">
-        <v>762</v>
+        <v>760</v>
       </c>
       <c r="P119" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q119" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R119" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S119" s="1" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
       <c r="T119" s="1" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="W119" s="1" t="s">
-        <v>1178</v>
+        <v>1176</v>
       </c>
       <c r="X119" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC119" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD119" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE119" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF119" s="3">
         <v>0.375</v>
       </c>
       <c r="AG119" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH119" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI119" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA119" s="1" t="s">
-        <v>1414</v>
+        <v>1412</v>
       </c>
       <c r="BD119" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="120" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A120" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B120" s="1" t="s">
         <v>121</v>
       </c>
       <c r="C120" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D120" s="1" t="s">
         <v>301</v>
       </c>
       <c r="E120" s="1" t="s">
         <v>479</v>
       </c>
       <c r="G120" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H120" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K120" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M120" s="1" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="N120" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O120" s="1" t="s">
-        <v>778</v>
+        <v>776</v>
       </c>
       <c r="P120" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q120" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R120" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S120" s="1" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="T120" s="1" t="s">
-        <v>1049</v>
+        <v>1047</v>
       </c>
       <c r="W120" s="1" t="s">
-        <v>1191</v>
+        <v>1189</v>
       </c>
       <c r="X120" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC120" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD120" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE120" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF120" s="3">
         <v>0.375</v>
       </c>
       <c r="AG120" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH120" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI120" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA120" s="1" t="s">
-        <v>1415</v>
+        <v>1413</v>
       </c>
       <c r="BD120" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="121" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A121" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B121" s="1" t="s">
         <v>122</v>
       </c>
       <c r="C121" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D121" s="1" t="s">
         <v>302</v>
       </c>
       <c r="E121" s="1" t="s">
         <v>480</v>
       </c>
       <c r="G121" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H121" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K121" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M121" s="1" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="N121" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O121" s="1" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="P121" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q121" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R121" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S121" s="1" t="s">
-        <v>915</v>
+        <v>913</v>
       </c>
       <c r="T121" s="1" t="s">
-        <v>1050</v>
+        <v>1048</v>
       </c>
       <c r="W121" s="1" t="s">
-        <v>1196</v>
+        <v>1194</v>
       </c>
       <c r="X121" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC121" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD121" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE121" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF121" s="3">
         <v>0.375</v>
       </c>
       <c r="AG121" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH121" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI121" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA121" s="1" t="s">
-        <v>1416</v>
+        <v>1414</v>
       </c>
       <c r="BD121" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="122" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A122" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B122" s="1" t="s">
         <v>123</v>
       </c>
       <c r="C122" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D122" s="1" t="s">
         <v>303</v>
       </c>
       <c r="E122" s="1" t="s">
         <v>481</v>
       </c>
       <c r="G122" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H122" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K122" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M122" s="1" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="N122" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O122" s="1" t="s">
-        <v>780</v>
+        <v>778</v>
       </c>
       <c r="P122" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q122" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R122" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S122" s="1" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
       <c r="T122" s="1" t="s">
-        <v>1051</v>
+        <v>1049</v>
       </c>
       <c r="W122" s="1" t="s">
-        <v>1192</v>
+        <v>1190</v>
       </c>
       <c r="X122" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC122" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD122" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE122" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF122" s="3">
         <v>0.375</v>
       </c>
       <c r="AG122" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH122" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI122" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA122" s="1" t="s">
-        <v>1417</v>
+        <v>1415</v>
       </c>
       <c r="BD122" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="123" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A123" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B123" s="1" t="s">
         <v>124</v>
       </c>
       <c r="C123" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D123" s="1" t="s">
         <v>304</v>
       </c>
       <c r="E123" s="1" t="s">
         <v>482</v>
       </c>
       <c r="G123" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H123" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K123" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M123" s="1" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="N123" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O123" s="1" t="s">
-        <v>781</v>
+        <v>779</v>
       </c>
       <c r="P123" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q123" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R123" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S123" s="1" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="T123" s="1" t="s">
-        <v>1052</v>
+        <v>1050</v>
       </c>
       <c r="W123" s="1" t="s">
-        <v>1192</v>
+        <v>1190</v>
       </c>
       <c r="X123" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC123" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD123" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE123" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF123" s="3">
         <v>0.375</v>
       </c>
       <c r="AG123" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH123" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI123" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA123" s="1" t="s">
-        <v>1418</v>
+        <v>1416</v>
       </c>
       <c r="BD123" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="124" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A124" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B124" s="1" t="s">
         <v>125</v>
       </c>
       <c r="C124" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D124" s="1" t="s">
         <v>305</v>
       </c>
       <c r="E124" s="1" t="s">
         <v>483</v>
       </c>
       <c r="G124" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H124" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K124" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M124" s="1" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="N124" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O124" s="1" t="s">
-        <v>782</v>
+        <v>780</v>
       </c>
       <c r="P124" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q124" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R124" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S124" s="1" t="s">
-        <v>918</v>
+        <v>916</v>
       </c>
       <c r="T124" s="1" t="s">
-        <v>1053</v>
+        <v>1051</v>
       </c>
       <c r="W124" s="1" t="s">
-        <v>1193</v>
+        <v>1191</v>
       </c>
       <c r="X124" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC124" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD124" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE124" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF124" s="3">
         <v>0.375</v>
       </c>
       <c r="AG124" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH124" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI124" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA124" s="1" t="s">
-        <v>1419</v>
+        <v>1417</v>
       </c>
       <c r="BD124" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="125" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A125" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B125" s="1" t="s">
         <v>126</v>
       </c>
       <c r="C125" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D125" s="1" t="s">
         <v>306</v>
       </c>
       <c r="E125" s="1" t="s">
         <v>484</v>
       </c>
       <c r="G125" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H125" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K125" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M125" s="1" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
       <c r="N125" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O125" s="1" t="s">
-        <v>766</v>
+        <v>764</v>
       </c>
       <c r="P125" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q125" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R125" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S125" s="1" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="T125" s="1" t="s">
-        <v>1037</v>
+        <v>1035</v>
       </c>
       <c r="W125" s="1" t="s">
-        <v>1195</v>
+        <v>1193</v>
       </c>
       <c r="X125" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC125" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD125" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE125" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF125" s="3">
         <v>0.375</v>
       </c>
       <c r="AG125" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH125" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI125" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA125" s="1" t="s">
-        <v>1420</v>
+        <v>1418</v>
       </c>
       <c r="BD125" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="126" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A126" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B126" s="1" t="s">
         <v>127</v>
       </c>
       <c r="C126" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D126" s="1" t="s">
         <v>307</v>
       </c>
       <c r="E126" s="1" t="s">
         <v>485</v>
       </c>
       <c r="G126" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H126" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K126" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M126" s="1" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
       <c r="N126" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O126" s="1" t="s">
-        <v>783</v>
+        <v>781</v>
       </c>
       <c r="P126" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q126" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R126" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S126" s="1" t="s">
-        <v>919</v>
+        <v>917</v>
       </c>
       <c r="T126" s="1" t="s">
-        <v>1054</v>
+        <v>1052</v>
       </c>
       <c r="W126" s="1" t="s">
-        <v>1114</v>
+        <v>1112</v>
       </c>
       <c r="X126" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC126" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD126" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE126" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF126" s="3">
         <v>0.375</v>
       </c>
       <c r="AG126" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH126" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI126" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA126" s="1" t="s">
-        <v>1421</v>
+        <v>1419</v>
       </c>
       <c r="BD126" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="127" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A127" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B127" s="1" t="s">
         <v>128</v>
       </c>
       <c r="C127" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D127" s="1" t="s">
         <v>308</v>
       </c>
       <c r="E127" s="1" t="s">
         <v>486</v>
       </c>
       <c r="G127" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H127" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K127" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M127" s="1" t="s">
         <v>560</v>
       </c>
       <c r="N127" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O127" s="1" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="P127" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q127" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R127" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S127" s="1" t="s">
-        <v>829</v>
+        <v>827</v>
       </c>
       <c r="T127" s="1" t="s">
-        <v>964</v>
+        <v>962</v>
       </c>
       <c r="W127" s="1" t="s">
-        <v>1195</v>
+        <v>1193</v>
       </c>
       <c r="X127" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC127" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD127" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE127" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF127" s="3">
         <v>0.375</v>
       </c>
       <c r="AG127" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH127" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI127" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA127" s="1" t="s">
-        <v>1422</v>
+        <v>1420</v>
       </c>
       <c r="BD127" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="128" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A128" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B128" s="1" t="s">
         <v>129</v>
       </c>
       <c r="C128" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D128" s="1" t="s">
         <v>309</v>
       </c>
       <c r="E128" s="1" t="s">
         <v>487</v>
       </c>
       <c r="G128" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H128" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K128" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M128" s="1" t="s">
         <v>573</v>
       </c>
       <c r="N128" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O128" s="1" t="s">
-        <v>707</v>
+        <v>706</v>
       </c>
       <c r="P128" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q128" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R128" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S128" s="1" t="s">
-        <v>842</v>
+        <v>840</v>
       </c>
       <c r="T128" s="1" t="s">
-        <v>977</v>
+        <v>975</v>
       </c>
       <c r="W128" s="1" t="s">
-        <v>1102</v>
+        <v>1100</v>
       </c>
       <c r="X128" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC128" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD128" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE128" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF128" s="3">
         <v>0.375</v>
       </c>
       <c r="AG128" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH128" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI128" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA128" s="1" t="s">
-        <v>1423</v>
+        <v>1421</v>
       </c>
       <c r="BD128" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="129" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A129" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B129" s="1" t="s">
         <v>130</v>
       </c>
       <c r="C129" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D129" s="1" t="s">
         <v>310</v>
       </c>
       <c r="E129" s="1" t="s">
         <v>488</v>
       </c>
       <c r="G129" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H129" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K129" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M129" s="1" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
       <c r="N129" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O129" s="1" t="s">
-        <v>784</v>
+        <v>782</v>
       </c>
       <c r="P129" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q129" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R129" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S129" s="1" t="s">
-        <v>822</v>
+        <v>820</v>
       </c>
       <c r="T129" s="1" t="s">
-        <v>957</v>
+        <v>955</v>
       </c>
       <c r="W129" s="1" t="s">
-        <v>1197</v>
+        <v>1195</v>
       </c>
       <c r="X129" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC129" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD129" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE129" s="1" t="s">
-        <v>1245</v>
+        <v>1243</v>
       </c>
       <c r="AF129" s="3">
         <v>0.41666666666666669</v>
       </c>
       <c r="AG129" s="3">
         <v>0.875</v>
       </c>
       <c r="AH129" s="1" t="s">
-        <v>1262</v>
+        <v>1260</v>
       </c>
       <c r="AI129" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA129" s="1" t="s">
-        <v>1424</v>
+        <v>1422</v>
       </c>
       <c r="BD129" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="130" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A130" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B130" s="1" t="s">
         <v>131</v>
       </c>
       <c r="C130" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D130" s="1" t="s">
         <v>311</v>
       </c>
       <c r="E130" s="1" t="s">
         <v>489</v>
       </c>
       <c r="G130" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H130" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K130" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M130" s="1" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="N130" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O130" s="1" t="s">
-        <v>785</v>
+        <v>783</v>
       </c>
       <c r="P130" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q130" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R130" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S130" s="1" t="s">
-        <v>920</v>
+        <v>918</v>
       </c>
       <c r="T130" s="1" t="s">
-        <v>1055</v>
+        <v>1053</v>
       </c>
       <c r="W130" s="1" t="s">
-        <v>1198</v>
+        <v>1196</v>
       </c>
       <c r="X130" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC130" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD130" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE130" s="1" t="s">
-        <v>1245</v>
+        <v>1243</v>
       </c>
       <c r="AF130" s="3">
         <v>0.41666666666666669</v>
       </c>
       <c r="AG130" s="3">
         <v>0.875</v>
       </c>
       <c r="AH130" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI130" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA130" s="1" t="s">
-        <v>1425</v>
+        <v>1423</v>
       </c>
       <c r="BD130" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="131" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A131" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B131" s="1" t="s">
         <v>132</v>
       </c>
       <c r="C131" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D131" s="1" t="s">
         <v>312</v>
       </c>
       <c r="E131" s="1" t="s">
         <v>490</v>
       </c>
       <c r="G131" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H131" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K131" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M131" s="1" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
       <c r="N131" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O131" s="1" t="s">
-        <v>786</v>
+        <v>784</v>
       </c>
       <c r="P131" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q131" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R131" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S131" s="1" t="s">
-        <v>921</v>
+        <v>919</v>
       </c>
       <c r="T131" s="1" t="s">
-        <v>1056</v>
+        <v>1054</v>
       </c>
       <c r="W131" s="1" t="s">
-        <v>1199</v>
+        <v>1197</v>
       </c>
       <c r="X131" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC131" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD131" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE131" s="1" t="s">
-        <v>1243</v>
+        <v>1241</v>
       </c>
       <c r="AF131" s="3">
         <v>0.375</v>
       </c>
       <c r="AG131" s="3">
         <v>0.70833333333333337</v>
       </c>
       <c r="AH131" s="1" t="s">
-        <v>1263</v>
+        <v>1261</v>
       </c>
       <c r="AI131" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA131" s="1" t="s">
-        <v>1426</v>
+        <v>1424</v>
       </c>
       <c r="BD131" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="132" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A132" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B132" s="1" t="s">
         <v>133</v>
       </c>
       <c r="C132" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D132" s="1" t="s">
         <v>313</v>
       </c>
       <c r="E132" s="1" t="s">
         <v>491</v>
       </c>
       <c r="G132" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H132" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K132" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M132" s="1" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="N132" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O132" s="1" t="s">
-        <v>787</v>
+        <v>785</v>
       </c>
       <c r="P132" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q132" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R132" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S132" s="1" t="s">
-        <v>922</v>
+        <v>920</v>
       </c>
       <c r="T132" s="1" t="s">
-        <v>1057</v>
+        <v>1055</v>
       </c>
       <c r="W132" s="1" t="s">
-        <v>1097</v>
+        <v>1095</v>
       </c>
       <c r="X132" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC132" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD132" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE132" s="1" t="s">
-        <v>1245</v>
+        <v>1243</v>
       </c>
       <c r="AF132" s="3">
         <v>0.375</v>
       </c>
       <c r="AG132" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH132" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI132" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA132" s="1" t="s">
-        <v>1427</v>
+        <v>1425</v>
       </c>
       <c r="BD132" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="133" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A133" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B133" s="1" t="s">
         <v>134</v>
       </c>
       <c r="C133" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D133" s="1" t="s">
         <v>314</v>
       </c>
       <c r="E133" s="1" t="s">
         <v>492</v>
       </c>
       <c r="G133" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H133" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K133" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M133" s="1" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="N133" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O133" s="1" t="s">
-        <v>788</v>
+        <v>786</v>
       </c>
       <c r="P133" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q133" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R133" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S133" s="1" t="s">
-        <v>923</v>
+        <v>921</v>
       </c>
       <c r="T133" s="1" t="s">
-        <v>1058</v>
+        <v>1056</v>
       </c>
       <c r="W133" s="1" t="s">
-        <v>1097</v>
+        <v>1095</v>
       </c>
       <c r="X133" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC133" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD133" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE133" s="1" t="s">
-        <v>1245</v>
+        <v>1243</v>
       </c>
       <c r="AF133" s="3">
         <v>0.375</v>
       </c>
       <c r="AG133" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH133" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI133" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA133" s="1" t="s">
-        <v>1428</v>
+        <v>1426</v>
       </c>
       <c r="BD133" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="134" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A134" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B134" s="1" t="s">
         <v>135</v>
       </c>
       <c r="C134" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D134" s="1" t="s">
         <v>315</v>
       </c>
       <c r="E134" s="1" t="s">
         <v>493</v>
       </c>
       <c r="G134" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H134" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K134" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M134" s="1" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
       <c r="N134" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O134" s="1" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="P134" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q134" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R134" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S134" s="1" t="s">
-        <v>924</v>
+        <v>922</v>
       </c>
       <c r="T134" s="1" t="s">
-        <v>1059</v>
+        <v>1057</v>
       </c>
       <c r="W134" s="1" t="s">
-        <v>1200</v>
+        <v>1198</v>
       </c>
       <c r="X134" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC134" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD134" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE134" s="1" t="s">
-        <v>1245</v>
+        <v>1243</v>
       </c>
       <c r="AF134" s="3">
         <v>0.375</v>
       </c>
       <c r="AG134" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH134" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI134" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA134" s="1" t="s">
-        <v>1429</v>
+        <v>1427</v>
       </c>
       <c r="BD134" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="135" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A135" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B135" s="1" t="s">
         <v>136</v>
       </c>
       <c r="C135" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D135" s="1" t="s">
         <v>316</v>
       </c>
       <c r="E135" s="1" t="s">
         <v>494</v>
       </c>
       <c r="G135" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H135" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K135" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M135" s="1" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="N135" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O135" s="1" t="s">
-        <v>789</v>
+        <v>787</v>
       </c>
       <c r="P135" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q135" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R135" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S135" s="1" t="s">
-        <v>925</v>
+        <v>923</v>
       </c>
       <c r="T135" s="1" t="s">
-        <v>1060</v>
+        <v>1058</v>
       </c>
       <c r="W135" s="1" t="s">
-        <v>1201</v>
+        <v>1199</v>
       </c>
       <c r="X135" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC135" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD135" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE135" s="1" t="s">
-        <v>1245</v>
+        <v>1243</v>
       </c>
       <c r="AF135" s="3">
         <v>0.375</v>
       </c>
       <c r="AG135" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH135" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI135" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA135" s="1" t="s">
-        <v>1430</v>
+        <v>1428</v>
       </c>
       <c r="BD135" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="136" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A136" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B136" s="1" t="s">
         <v>137</v>
       </c>
       <c r="C136" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D136" s="1" t="s">
         <v>317</v>
       </c>
       <c r="E136" s="1" t="s">
         <v>495</v>
       </c>
       <c r="G136" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H136" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K136" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M136" s="1" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
       <c r="N136" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O136" s="1" t="s">
-        <v>790</v>
+        <v>788</v>
       </c>
       <c r="P136" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q136" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R136" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S136" s="1" t="s">
-        <v>926</v>
+        <v>924</v>
       </c>
       <c r="T136" s="1" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="W136" s="1" t="s">
-        <v>1202</v>
+        <v>1200</v>
       </c>
       <c r="X136" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC136" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD136" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE136" s="1" t="s">
-        <v>1245</v>
+        <v>1243</v>
       </c>
       <c r="AF136" s="3">
         <v>0.375</v>
       </c>
       <c r="AG136" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH136" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI136" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA136" s="1" t="s">
-        <v>1431</v>
+        <v>1429</v>
       </c>
       <c r="BD136" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="137" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A137" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B137" s="1" t="s">
         <v>138</v>
       </c>
       <c r="C137" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D137" s="1" t="s">
         <v>318</v>
       </c>
       <c r="E137" s="1" t="s">
         <v>496</v>
       </c>
       <c r="G137" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H137" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K137" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M137" s="1" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
       <c r="N137" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O137" s="1" t="s">
-        <v>791</v>
+        <v>789</v>
       </c>
       <c r="P137" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q137" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R137" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S137" s="1" t="s">
-        <v>927</v>
+        <v>925</v>
       </c>
       <c r="T137" s="1" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="W137" s="1" t="s">
-        <v>1202</v>
+        <v>1200</v>
       </c>
       <c r="X137" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC137" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD137" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE137" s="1" t="s">
-        <v>1245</v>
+        <v>1243</v>
       </c>
       <c r="AF137" s="3">
         <v>0.375</v>
       </c>
       <c r="AG137" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH137" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI137" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA137" s="1" t="s">
-        <v>1432</v>
+        <v>1430</v>
       </c>
       <c r="BD137" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="138" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A138" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B138" s="1" t="s">
         <v>139</v>
       </c>
       <c r="C138" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D138" s="1" t="s">
         <v>319</v>
       </c>
       <c r="E138" s="1" t="s">
         <v>497</v>
       </c>
       <c r="G138" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H138" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K138" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M138" s="1" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="N138" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O138" s="1" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="P138" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q138" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R138" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S138" s="1" t="s">
-        <v>928</v>
+        <v>926</v>
       </c>
       <c r="T138" s="1" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
       <c r="W138" s="1" t="s">
-        <v>1202</v>
+        <v>1200</v>
       </c>
       <c r="X138" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC138" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD138" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE138" s="1" t="s">
-        <v>1245</v>
+        <v>1243</v>
       </c>
       <c r="AF138" s="3">
         <v>0.375</v>
       </c>
       <c r="AG138" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH138" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI138" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA138" s="1" t="s">
-        <v>1433</v>
+        <v>1431</v>
       </c>
       <c r="BD138" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="139" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A139" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B139" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C139" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D139" s="1" t="s">
         <v>320</v>
       </c>
       <c r="E139" s="1" t="s">
         <v>498</v>
       </c>
       <c r="G139" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H139" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K139" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M139" s="1" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
       <c r="N139" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O139" s="1" t="s">
-        <v>793</v>
+        <v>791</v>
       </c>
       <c r="P139" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q139" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R139" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S139" s="1" t="s">
-        <v>929</v>
+        <v>927</v>
       </c>
       <c r="T139" s="1" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="W139" s="1" t="s">
-        <v>1196</v>
+        <v>1194</v>
       </c>
       <c r="X139" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC139" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD139" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE139" s="1" t="s">
-        <v>1245</v>
+        <v>1243</v>
       </c>
       <c r="AF139" s="3">
         <v>0.375</v>
       </c>
       <c r="AG139" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH139" s="1" t="s">
-        <v>1264</v>
+        <v>1262</v>
       </c>
       <c r="AI139" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA139" s="1" t="s">
-        <v>1434</v>
+        <v>1432</v>
       </c>
       <c r="BD139" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="140" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A140" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B140" s="1" t="s">
         <v>141</v>
       </c>
       <c r="C140" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D140" s="1" t="s">
         <v>321</v>
       </c>
       <c r="E140" s="1" t="s">
         <v>499</v>
       </c>
       <c r="G140" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H140" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K140" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M140" s="1" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="N140" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O140" s="1" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="P140" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q140" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R140" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S140" s="1" t="s">
-        <v>930</v>
+        <v>928</v>
       </c>
       <c r="T140" s="1" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="W140" s="1" t="s">
-        <v>1102</v>
+        <v>1100</v>
       </c>
       <c r="X140" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC140" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD140" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE140" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF140" s="3">
         <v>0.375</v>
       </c>
       <c r="AG140" s="3">
         <v>0.75</v>
       </c>
       <c r="AH140" s="1" t="s">
-        <v>1265</v>
+        <v>1263</v>
       </c>
       <c r="AI140" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA140" s="1" t="s">
-        <v>1435</v>
+        <v>1433</v>
       </c>
       <c r="BD140" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="141" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A141" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B141" s="1" t="s">
         <v>142</v>
       </c>
       <c r="C141" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D141" s="1" t="s">
         <v>322</v>
       </c>
       <c r="E141" s="1" t="s">
         <v>500</v>
       </c>
       <c r="G141" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H141" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K141" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M141" s="1" t="s">
         <v>560</v>
       </c>
       <c r="N141" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O141" s="1" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="P141" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q141" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R141" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S141" s="1" t="s">
-        <v>829</v>
+        <v>827</v>
       </c>
       <c r="T141" s="1" t="s">
-        <v>964</v>
+        <v>962</v>
       </c>
       <c r="W141" s="1" t="s">
-        <v>1203</v>
+        <v>1201</v>
       </c>
       <c r="X141" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC141" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD141" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE141" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF141" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG141" s="3">
         <v>0.71875</v>
       </c>
       <c r="AH141" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI141" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA141" s="1" t="s">
-        <v>1436</v>
+        <v>1434</v>
       </c>
       <c r="BD141" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="142" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A142" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B142" s="1" t="s">
         <v>143</v>
       </c>
       <c r="C142" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D142" s="1" t="s">
         <v>323</v>
       </c>
       <c r="E142" s="1" t="s">
         <v>501</v>
       </c>
       <c r="G142" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H142" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K142" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M142" s="1" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
       <c r="N142" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O142" s="1" t="s">
-        <v>795</v>
+        <v>793</v>
       </c>
       <c r="P142" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q142" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R142" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S142" s="1" t="s">
-        <v>931</v>
+        <v>929</v>
       </c>
       <c r="T142" s="1" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
       <c r="W142" s="1" t="s">
-        <v>1204</v>
+        <v>1202</v>
       </c>
       <c r="X142" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC142" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD142" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE142" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF142" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG142" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH142" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI142" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA142" s="1" t="s">
-        <v>1437</v>
+        <v>1435</v>
       </c>
       <c r="BD142" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="143" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A143" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B143" s="1" t="s">
         <v>144</v>
       </c>
       <c r="C143" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D143" s="1" t="s">
         <v>324</v>
       </c>
       <c r="E143" s="1" t="s">
         <v>502</v>
       </c>
       <c r="G143" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H143" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K143" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M143" s="1" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
       <c r="N143" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O143" s="1" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="P143" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q143" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R143" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S143" s="1" t="s">
-        <v>932</v>
+        <v>930</v>
       </c>
       <c r="T143" s="1" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="W143" s="1" t="s">
-        <v>1205</v>
+        <v>1203</v>
       </c>
       <c r="X143" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC143" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD143" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE143" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF143" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG143" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH143" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI143" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA143" s="1" t="s">
-        <v>1438</v>
+        <v>1436</v>
       </c>
       <c r="BD143" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="144" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A144" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B144" s="1" t="s">
         <v>145</v>
       </c>
       <c r="C144" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D144" s="1" t="s">
         <v>325</v>
       </c>
       <c r="E144" s="1" t="s">
         <v>503</v>
       </c>
       <c r="G144" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H144" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K144" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M144" s="1" t="s">
         <v>556</v>
       </c>
       <c r="N144" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O144" s="1" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
       <c r="P144" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q144" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R144" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S144" s="1" t="s">
-        <v>933</v>
+        <v>931</v>
       </c>
       <c r="T144" s="1" t="s">
-        <v>1068</v>
+        <v>1066</v>
       </c>
       <c r="W144" s="1" t="s">
-        <v>1206</v>
+        <v>1204</v>
       </c>
       <c r="X144" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC144" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD144" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE144" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF144" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG144" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH144" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI144" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA144" s="1" t="s">
-        <v>1439</v>
+        <v>1437</v>
       </c>
       <c r="BD144" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="145" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A145" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B145" s="1" t="s">
         <v>146</v>
       </c>
       <c r="C145" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D145" s="1" t="s">
         <v>326</v>
       </c>
       <c r="E145" s="1" t="s">
         <v>504</v>
       </c>
       <c r="G145" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H145" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K145" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M145" s="1" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
       <c r="N145" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O145" s="1" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="P145" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q145" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R145" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S145" s="1" t="s">
-        <v>934</v>
+        <v>932</v>
       </c>
       <c r="T145" s="1" t="s">
-        <v>1069</v>
+        <v>1067</v>
       </c>
       <c r="W145" s="1" t="s">
-        <v>1114</v>
+        <v>1112</v>
       </c>
       <c r="X145" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC145" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD145" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE145" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF145" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG145" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH145" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI145" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA145" s="1" t="s">
-        <v>1440</v>
+        <v>1438</v>
       </c>
       <c r="BD145" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="146" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A146" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B146" s="1" t="s">
         <v>147</v>
       </c>
       <c r="C146" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D146" s="1" t="s">
         <v>327</v>
       </c>
       <c r="E146" s="1" t="s">
         <v>505</v>
       </c>
       <c r="G146" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H146" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K146" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M146" s="1" t="s">
-        <v>664</v>
+        <v>663</v>
       </c>
       <c r="N146" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O146" s="1" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
       <c r="P146" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q146" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R146" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S146" s="1" t="s">
-        <v>935</v>
+        <v>933</v>
       </c>
       <c r="T146" s="1" t="s">
-        <v>1070</v>
+        <v>1068</v>
       </c>
       <c r="W146" s="1" t="s">
-        <v>1207</v>
+        <v>1205</v>
       </c>
       <c r="X146" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC146" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD146" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE146" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF146" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG146" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH146" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI146" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA146" s="1" t="s">
-        <v>1441</v>
+        <v>1439</v>
       </c>
       <c r="BD146" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="147" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A147" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B147" s="1" t="s">
         <v>148</v>
       </c>
       <c r="C147" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D147" s="1" t="s">
         <v>328</v>
       </c>
       <c r="E147" s="1" t="s">
         <v>506</v>
       </c>
       <c r="G147" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H147" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K147" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M147" s="1" t="s">
         <v>555</v>
       </c>
       <c r="N147" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O147" s="1" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="P147" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q147" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R147" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S147" s="1" t="s">
-        <v>936</v>
+        <v>934</v>
       </c>
       <c r="T147" s="1" t="s">
-        <v>1071</v>
+        <v>1069</v>
       </c>
       <c r="W147" s="1" t="s">
-        <v>1208</v>
+        <v>1206</v>
       </c>
       <c r="X147" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC147" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD147" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE147" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF147" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG147" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH147" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI147" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA147" s="1" t="s">
-        <v>1442</v>
+        <v>1440</v>
       </c>
       <c r="BD147" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="148" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A148" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B148" s="1" t="s">
         <v>149</v>
       </c>
       <c r="C148" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D148" s="1" t="s">
         <v>329</v>
       </c>
       <c r="E148" s="1" t="s">
         <v>507</v>
       </c>
       <c r="G148" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H148" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K148" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M148" s="1" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="N148" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O148" s="1" t="s">
-        <v>799</v>
+        <v>797</v>
       </c>
       <c r="P148" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q148" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R148" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S148" s="1" t="s">
-        <v>937</v>
+        <v>935</v>
       </c>
       <c r="T148" s="1" t="s">
-        <v>1072</v>
+        <v>1070</v>
       </c>
       <c r="W148" s="1" t="s">
-        <v>1209</v>
+        <v>1207</v>
       </c>
       <c r="X148" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC148" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD148" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE148" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF148" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG148" s="3">
         <v>0.91666666666666663</v>
       </c>
       <c r="AH148" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI148" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA148" s="1" t="s">
-        <v>1443</v>
+        <v>1441</v>
       </c>
       <c r="BD148" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="149" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A149" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B149" s="1" t="s">
         <v>150</v>
       </c>
       <c r="C149" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D149" s="1" t="s">
         <v>330</v>
       </c>
       <c r="E149" s="1" t="s">
         <v>508</v>
       </c>
       <c r="G149" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H149" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K149" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M149" s="1" t="s">
         <v>556</v>
       </c>
       <c r="N149" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O149" s="1" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
       <c r="P149" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q149" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R149" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S149" s="1" t="s">
-        <v>933</v>
+        <v>931</v>
       </c>
       <c r="T149" s="1" t="s">
-        <v>1068</v>
+        <v>1066</v>
       </c>
       <c r="W149" s="1" t="s">
-        <v>1210</v>
+        <v>1208</v>
       </c>
       <c r="X149" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC149" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD149" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE149" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH149" s="1" t="s">
-        <v>1266</v>
+        <v>1264</v>
       </c>
       <c r="AI149" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA149" s="1" t="s">
-        <v>1444</v>
+        <v>1442</v>
       </c>
       <c r="BD149" s="1" t="s">
-        <v>1485</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="150" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A150" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B150" s="1" t="s">
         <v>151</v>
       </c>
       <c r="C150" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D150" s="1" t="s">
         <v>331</v>
       </c>
       <c r="E150" s="1" t="s">
         <v>509</v>
       </c>
       <c r="G150" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H150" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K150" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M150" s="1" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
       <c r="N150" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O150" s="1" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="P150" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q150" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R150" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S150" s="1" t="s">
-        <v>938</v>
+        <v>936</v>
       </c>
       <c r="T150" s="1" t="s">
-        <v>1073</v>
+        <v>1071</v>
       </c>
       <c r="W150" s="1" t="s">
-        <v>1211</v>
+        <v>1209</v>
       </c>
       <c r="X150" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC150" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD150" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE150" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH150" s="1" t="s">
-        <v>1266</v>
+        <v>1264</v>
       </c>
       <c r="AI150" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA150" s="1" t="s">
-        <v>1445</v>
+        <v>1443</v>
       </c>
       <c r="BD150" s="1" t="s">
-        <v>1485</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="151" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A151" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B151" s="1" t="s">
         <v>152</v>
       </c>
       <c r="C151" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D151" s="1" t="s">
         <v>332</v>
       </c>
       <c r="E151" s="1" t="s">
         <v>510</v>
       </c>
       <c r="G151" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H151" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K151" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M151" s="1" t="s">
         <v>553</v>
       </c>
       <c r="N151" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O151" s="1" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="P151" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q151" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R151" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S151" s="1" t="s">
-        <v>822</v>
+        <v>820</v>
       </c>
       <c r="T151" s="1" t="s">
-        <v>957</v>
+        <v>955</v>
       </c>
       <c r="W151" s="1" t="s">
-        <v>1212</v>
+        <v>1210</v>
       </c>
       <c r="X151" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC151" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD151" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE151" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH151" s="1" t="s">
-        <v>1266</v>
+        <v>1264</v>
       </c>
       <c r="AI151" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA151" s="1" t="s">
-        <v>1446</v>
+        <v>1444</v>
       </c>
       <c r="BD151" s="1" t="s">
-        <v>1485</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="152" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A152" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B152" s="1" t="s">
         <v>153</v>
       </c>
       <c r="C152" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D152" s="1" t="s">
         <v>333</v>
       </c>
       <c r="E152" s="1" t="s">
         <v>511</v>
       </c>
       <c r="G152" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H152" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K152" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M152" s="1" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
       <c r="N152" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O152" s="1" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="P152" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q152" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R152" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S152" s="1" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="T152" s="1" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
       <c r="W152" s="1" t="s">
-        <v>1098</v>
+        <v>1096</v>
       </c>
       <c r="X152" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC152" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD152" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE152" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH152" s="1" t="s">
-        <v>1266</v>
+        <v>1264</v>
       </c>
       <c r="AI152" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA152" s="1" t="s">
-        <v>1447</v>
+        <v>1445</v>
       </c>
       <c r="BD152" s="1" t="s">
-        <v>1485</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="153" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A153" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B153" s="1" t="s">
         <v>154</v>
       </c>
       <c r="C153" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D153" s="1" t="s">
         <v>334</v>
       </c>
       <c r="E153" s="1" t="s">
         <v>512</v>
       </c>
       <c r="G153" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H153" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K153" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M153" s="1" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
       <c r="N153" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O153" s="1" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="P153" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q153" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R153" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S153" s="1" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="T153" s="1" t="s">
-        <v>1029</v>
+        <v>1027</v>
       </c>
       <c r="W153" s="1" t="s">
-        <v>1213</v>
+        <v>1211</v>
       </c>
       <c r="X153" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC153" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD153" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE153" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH153" s="1" t="s">
-        <v>1266</v>
+        <v>1264</v>
       </c>
       <c r="AI153" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA153" s="1" t="s">
-        <v>1448</v>
+        <v>1446</v>
       </c>
       <c r="BD153" s="1" t="s">
-        <v>1485</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="154" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A154" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B154" s="1" t="s">
         <v>155</v>
       </c>
       <c r="C154" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D154" s="1" t="s">
         <v>335</v>
       </c>
       <c r="E154" s="1" t="s">
         <v>513</v>
       </c>
       <c r="G154" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H154" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K154" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M154" s="1" t="s">
         <v>585</v>
       </c>
       <c r="N154" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O154" s="1" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
       <c r="P154" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q154" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R154" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S154" s="1" t="s">
-        <v>840</v>
+        <v>838</v>
       </c>
       <c r="T154" s="1" t="s">
-        <v>975</v>
+        <v>973</v>
       </c>
       <c r="W154" s="1" t="s">
-        <v>1214</v>
+        <v>1212</v>
       </c>
       <c r="X154" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC154" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD154" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE154" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AH154" s="1" t="s">
-        <v>1266</v>
+        <v>1264</v>
       </c>
       <c r="AI154" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA154" s="1" t="s">
-        <v>1449</v>
+        <v>1447</v>
       </c>
       <c r="BD154" s="1" t="s">
-        <v>1485</v>
+        <v>1483</v>
       </c>
     </row>
     <row r="155" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A155" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B155" s="1" t="s">
         <v>156</v>
       </c>
       <c r="C155" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D155" s="1" t="s">
         <v>336</v>
       </c>
       <c r="E155" s="1" t="s">
         <v>514</v>
       </c>
       <c r="G155" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H155" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K155" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M155" s="1" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="N155" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O155" s="1" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="P155" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q155" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R155" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S155" s="1" t="s">
-        <v>939</v>
+        <v>937</v>
       </c>
       <c r="T155" s="1" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="W155" s="1" t="s">
-        <v>1215</v>
+        <v>1213</v>
       </c>
       <c r="X155" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC155" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD155" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE155" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF155" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG155" s="3">
         <v>0.71875</v>
       </c>
       <c r="AH155" s="1" t="s">
-        <v>1267</v>
+        <v>1265</v>
       </c>
       <c r="AI155" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA155" s="1" t="s">
-        <v>1450</v>
+        <v>1448</v>
       </c>
       <c r="BD155" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="156" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A156" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B156" s="1" t="s">
         <v>157</v>
       </c>
       <c r="C156" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D156" s="1" t="s">
         <v>337</v>
       </c>
       <c r="E156" s="1" t="s">
         <v>337</v>
       </c>
       <c r="G156" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H156" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K156" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M156" s="1" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="N156" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O156" s="1" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="P156" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q156" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R156" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S156" s="1" t="s">
-        <v>940</v>
+        <v>938</v>
       </c>
       <c r="T156" s="1" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="W156" s="1" t="s">
-        <v>1216</v>
+        <v>1214</v>
       </c>
       <c r="X156" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC156" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD156" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE156" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF156" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG156" s="3">
         <v>0.71875</v>
       </c>
       <c r="AH156" s="1" t="s">
-        <v>1267</v>
+        <v>1265</v>
       </c>
       <c r="AI156" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA156" s="1" t="s">
-        <v>1451</v>
+        <v>1449</v>
       </c>
       <c r="BD156" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="157" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A157" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B157" s="1" t="s">
         <v>158</v>
       </c>
       <c r="C157" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D157" s="1" t="s">
         <v>338</v>
       </c>
       <c r="E157" s="1" t="s">
         <v>515</v>
       </c>
       <c r="G157" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H157" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K157" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M157" s="1" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
       <c r="N157" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O157" s="1" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="P157" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q157" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R157" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S157" s="1" t="s">
-        <v>941</v>
+        <v>939</v>
       </c>
       <c r="T157" s="1" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
       <c r="W157" s="1" t="s">
-        <v>1217</v>
+        <v>1215</v>
       </c>
       <c r="X157" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC157" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD157" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE157" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF157" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG157" s="3">
         <v>0.71875</v>
       </c>
       <c r="AH157" s="1" t="s">
-        <v>1268</v>
+        <v>1266</v>
       </c>
       <c r="AI157" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA157" s="1" t="s">
-        <v>1452</v>
+        <v>1450</v>
       </c>
       <c r="BD157" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="158" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A158" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B158" s="1" t="s">
         <v>159</v>
       </c>
       <c r="C158" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D158" s="1" t="s">
         <v>339</v>
       </c>
       <c r="E158" s="1" t="s">
         <v>516</v>
       </c>
       <c r="G158" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H158" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K158" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M158" s="1" t="s">
-        <v>670</v>
+        <v>669</v>
       </c>
       <c r="N158" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O158" s="1" t="s">
-        <v>804</v>
+        <v>802</v>
       </c>
       <c r="P158" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q158" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R158" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S158" s="1" t="s">
-        <v>942</v>
+        <v>940</v>
       </c>
       <c r="T158" s="1" t="s">
-        <v>1077</v>
+        <v>1075</v>
       </c>
       <c r="W158" s="1" t="s">
-        <v>1218</v>
+        <v>1216</v>
       </c>
       <c r="X158" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC158" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD158" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE158" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF158" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG158" s="3">
         <v>0.71875</v>
       </c>
       <c r="AH158" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI158" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA158" s="1" t="s">
-        <v>1453</v>
+        <v>1451</v>
       </c>
       <c r="BD158" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="159" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A159" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B159" s="1" t="s">
         <v>160</v>
       </c>
       <c r="C159" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D159" s="1" t="s">
         <v>340</v>
       </c>
       <c r="E159" s="1" t="s">
         <v>517</v>
       </c>
       <c r="G159" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H159" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K159" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M159" s="1" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
       <c r="N159" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O159" s="1" t="s">
-        <v>766</v>
+        <v>764</v>
       </c>
       <c r="P159" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q159" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R159" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S159" s="1" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="T159" s="1" t="s">
-        <v>1037</v>
+        <v>1035</v>
       </c>
       <c r="W159" s="1" t="s">
-        <v>1219</v>
+        <v>1217</v>
       </c>
       <c r="X159" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC159" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD159" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE159" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF159" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG159" s="3">
         <v>0.71875</v>
       </c>
       <c r="AH159" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI159" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA159" s="1" t="s">
-        <v>1454</v>
+        <v>1452</v>
       </c>
       <c r="BD159" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="160" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A160" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B160" s="1" t="s">
         <v>161</v>
       </c>
       <c r="C160" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D160" s="1" t="s">
         <v>341</v>
       </c>
       <c r="E160" s="1" t="s">
         <v>518</v>
       </c>
       <c r="G160" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H160" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K160" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M160" s="1" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
       <c r="N160" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O160" s="1" t="s">
-        <v>805</v>
+        <v>803</v>
       </c>
       <c r="P160" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q160" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R160" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S160" s="1" t="s">
-        <v>943</v>
+        <v>941</v>
       </c>
       <c r="T160" s="1" t="s">
-        <v>1078</v>
+        <v>1076</v>
       </c>
       <c r="W160" s="1" t="s">
-        <v>1220</v>
+        <v>1218</v>
       </c>
       <c r="X160" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC160" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD160" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE160" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF160" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG160" s="3">
         <v>0.71875</v>
       </c>
       <c r="AH160" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI160" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA160" s="1" t="s">
-        <v>1455</v>
+        <v>1453</v>
       </c>
       <c r="BD160" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="161" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A161" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B161" s="1" t="s">
         <v>162</v>
       </c>
       <c r="C161" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D161" s="1" t="s">
         <v>342</v>
       </c>
       <c r="E161" s="1" t="s">
         <v>519</v>
       </c>
       <c r="G161" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H161" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K161" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M161" s="1" t="s">
         <v>559</v>
       </c>
       <c r="N161" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O161" s="1" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="P161" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q161" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R161" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S161" s="1" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
       <c r="T161" s="1" t="s">
-        <v>963</v>
+        <v>961</v>
       </c>
       <c r="W161" s="1" t="s">
-        <v>1221</v>
+        <v>1219</v>
       </c>
       <c r="X161" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC161" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD161" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE161" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF161" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG161" s="3">
         <v>0.71875</v>
       </c>
       <c r="AH161" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI161" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA161" s="1" t="s">
-        <v>1456</v>
+        <v>1454</v>
       </c>
       <c r="BD161" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="162" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A162" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B162" s="1" t="s">
         <v>163</v>
       </c>
       <c r="C162" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D162" s="1" t="s">
         <v>343</v>
       </c>
       <c r="E162" s="1" t="s">
         <v>520</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H162" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K162" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M162" s="1" t="s">
-        <v>672</v>
+        <v>671</v>
       </c>
       <c r="N162" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O162" s="1" t="s">
-        <v>806</v>
+        <v>804</v>
       </c>
       <c r="P162" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q162" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R162" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S162" s="1" t="s">
-        <v>944</v>
+        <v>942</v>
       </c>
       <c r="T162" s="1" t="s">
-        <v>1079</v>
+        <v>1077</v>
       </c>
       <c r="W162" s="1" t="s">
-        <v>1222</v>
+        <v>1220</v>
       </c>
       <c r="X162" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC162" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD162" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE162" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF162" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG162" s="3">
         <v>0.71875</v>
       </c>
       <c r="AH162" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI162" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA162" s="1" t="s">
-        <v>1457</v>
+        <v>1455</v>
       </c>
       <c r="BD162" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="163" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A163" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B163" s="1" t="s">
         <v>164</v>
       </c>
       <c r="C163" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D163" s="1" t="s">
         <v>344</v>
       </c>
       <c r="E163" s="1" t="s">
         <v>521</v>
       </c>
       <c r="G163" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H163" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K163" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M163" s="1" t="s">
-        <v>673</v>
+        <v>672</v>
       </c>
       <c r="N163" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O163" s="1" t="s">
-        <v>807</v>
+        <v>805</v>
       </c>
       <c r="P163" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q163" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R163" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S163" s="1" t="s">
-        <v>945</v>
+        <v>943</v>
       </c>
       <c r="T163" s="1" t="s">
-        <v>1080</v>
+        <v>1078</v>
       </c>
       <c r="W163" s="1" t="s">
-        <v>1223</v>
+        <v>1221</v>
       </c>
       <c r="X163" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC163" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD163" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE163" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF163" s="3">
         <v>0.375</v>
       </c>
       <c r="AG163" s="3">
         <v>0.70833333333333337</v>
       </c>
       <c r="AH163" s="1" t="s">
-        <v>1269</v>
+        <v>1267</v>
       </c>
       <c r="AI163" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA163" s="1" t="s">
-        <v>1458</v>
+        <v>1456</v>
       </c>
       <c r="BD163" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="164" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A164" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B164" s="1" t="s">
         <v>165</v>
       </c>
       <c r="C164" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D164" s="1" t="s">
         <v>345</v>
       </c>
       <c r="E164" s="1" t="s">
         <v>522</v>
       </c>
       <c r="G164" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H164" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K164" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M164" s="1" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
       <c r="N164" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O164" s="1" t="s">
-        <v>808</v>
+        <v>806</v>
       </c>
       <c r="P164" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q164" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R164" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S164" s="1" t="s">
-        <v>946</v>
+        <v>944</v>
       </c>
       <c r="T164" s="1" t="s">
-        <v>1081</v>
+        <v>1079</v>
       </c>
       <c r="W164" s="1" t="s">
-        <v>1224</v>
+        <v>1222</v>
       </c>
       <c r="X164" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC164" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD164" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE164" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF164" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG164" s="3">
         <v>0.64583333333333337</v>
       </c>
       <c r="AH164" s="1" t="s">
-        <v>1270</v>
+        <v>1268</v>
       </c>
       <c r="AI164" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA164" s="1" t="s">
-        <v>1459</v>
+        <v>1457</v>
       </c>
       <c r="BD164" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="165" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A165" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B165" s="1" t="s">
         <v>166</v>
       </c>
       <c r="C165" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D165" s="1" t="s">
         <v>346</v>
       </c>
       <c r="E165" s="1" t="s">
         <v>523</v>
       </c>
       <c r="G165" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H165" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K165" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M165" s="1" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="N165" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O165" s="1" t="s">
-        <v>809</v>
+        <v>807</v>
       </c>
       <c r="P165" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q165" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R165" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S165" s="1" t="s">
-        <v>947</v>
+        <v>945</v>
       </c>
       <c r="T165" s="1" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="W165" s="1" t="s">
-        <v>1225</v>
+        <v>1223</v>
       </c>
       <c r="X165" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC165" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD165" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE165" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF165" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG165" s="3">
         <v>0.6875</v>
       </c>
       <c r="AH165" s="1" t="s">
-        <v>1271</v>
+        <v>1269</v>
       </c>
       <c r="AI165" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA165" s="1" t="s">
-        <v>1460</v>
+        <v>1458</v>
       </c>
       <c r="BD165" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="166" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A166" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B166" s="1" t="s">
         <v>167</v>
       </c>
       <c r="C166" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D166" s="1" t="s">
         <v>347</v>
       </c>
       <c r="E166" s="1" t="s">
         <v>524</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H166" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K166" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M166" s="1" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="N166" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O166" s="1" t="s">
-        <v>810</v>
+        <v>808</v>
       </c>
       <c r="P166" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q166" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R166" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S166" s="1" t="s">
-        <v>948</v>
+        <v>946</v>
       </c>
       <c r="T166" s="1" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
       <c r="W166" s="1" t="s">
-        <v>1226</v>
+        <v>1224</v>
       </c>
       <c r="X166" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC166" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD166" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE166" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF166" s="3">
         <v>0.3125</v>
       </c>
       <c r="AG166" s="3">
         <v>0.66666666666666663</v>
       </c>
       <c r="AH166" s="1" t="s">
-        <v>1261</v>
+        <v>1259</v>
       </c>
       <c r="AI166" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA166" s="1" t="s">
-        <v>1461</v>
+        <v>1459</v>
       </c>
       <c r="BD166" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="167" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A167" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B167" s="1" t="s">
         <v>168</v>
       </c>
       <c r="C167" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D167" s="1" t="s">
         <v>348</v>
       </c>
       <c r="E167" s="1" t="s">
         <v>525</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H167" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K167" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M167" s="1" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="N167" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O167" s="1" t="s">
-        <v>811</v>
+        <v>809</v>
       </c>
       <c r="P167" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q167" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R167" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S167" s="1" t="s">
-        <v>949</v>
+        <v>947</v>
       </c>
       <c r="T167" s="1" t="s">
-        <v>1084</v>
+        <v>1082</v>
       </c>
       <c r="W167" s="1" t="s">
-        <v>1227</v>
+        <v>1225</v>
       </c>
       <c r="X167" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC167" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD167" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE167" s="1" t="s">
-        <v>1246</v>
+        <v>1244</v>
       </c>
       <c r="AF167" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG167" s="3">
         <v>0.72916666666666663</v>
       </c>
       <c r="AH167" s="1" t="s">
-        <v>1272</v>
+        <v>1270</v>
       </c>
       <c r="AI167" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA167" s="1" t="s">
-        <v>1462</v>
+        <v>1460</v>
       </c>
       <c r="BD167" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="168" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A168" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B168" s="1" t="s">
         <v>169</v>
       </c>
       <c r="C168" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D168" s="1" t="s">
         <v>349</v>
       </c>
       <c r="E168" s="1" t="s">
         <v>526</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H168" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K168" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M168" s="1" t="s">
-        <v>678</v>
+        <v>677</v>
       </c>
       <c r="N168" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O168" s="1" t="s">
-        <v>812</v>
+        <v>810</v>
       </c>
       <c r="P168" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q168" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R168" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S168" s="1" t="s">
-        <v>950</v>
+        <v>948</v>
       </c>
       <c r="T168" s="1" t="s">
-        <v>1085</v>
+        <v>1083</v>
       </c>
       <c r="W168" s="1" t="s">
-        <v>1228</v>
+        <v>1226</v>
       </c>
       <c r="X168" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC168" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD168" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE168" s="1" t="s">
-        <v>1247</v>
+        <v>1245</v>
       </c>
       <c r="AF168" s="3">
         <v>0.41666666666666669</v>
       </c>
       <c r="AG168" s="3">
         <v>0.64583333333333337</v>
       </c>
       <c r="AH168" s="1" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
       <c r="AI168" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA168" s="1" t="s">
-        <v>1463</v>
+        <v>1461</v>
       </c>
       <c r="BD168" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="169" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A169" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B169" s="1" t="s">
         <v>170</v>
       </c>
       <c r="C169" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D169" s="1" t="s">
         <v>350</v>
       </c>
       <c r="E169" s="1" t="s">
         <v>527</v>
       </c>
       <c r="G169" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H169" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K169" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M169" s="1" t="s">
         <v>553</v>
       </c>
       <c r="N169" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O169" s="1" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="P169" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q169" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R169" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S169" s="1" t="s">
-        <v>822</v>
+        <v>820</v>
       </c>
       <c r="T169" s="1" t="s">
-        <v>957</v>
+        <v>955</v>
       </c>
       <c r="W169" s="1" t="s">
-        <v>1199</v>
+        <v>1197</v>
       </c>
       <c r="X169" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC169" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD169" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE169" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF169" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG169" s="3">
         <v>0.71875</v>
       </c>
       <c r="AH169" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI169" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA169" s="1" t="s">
-        <v>1464</v>
+        <v>1462</v>
       </c>
       <c r="BD169" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="170" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A170" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B170" s="1" t="s">
         <v>171</v>
       </c>
       <c r="C170" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D170" s="1" t="s">
         <v>351</v>
       </c>
       <c r="E170" s="1" t="s">
         <v>528</v>
       </c>
       <c r="G170" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H170" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K170" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M170" s="1" t="s">
         <v>554</v>
       </c>
       <c r="N170" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O170" s="1" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
       <c r="P170" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q170" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R170" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S170" s="1" t="s">
-        <v>823</v>
+        <v>821</v>
       </c>
       <c r="T170" s="1" t="s">
-        <v>958</v>
+        <v>956</v>
       </c>
       <c r="W170" s="1" t="s">
-        <v>1095</v>
+        <v>1093</v>
       </c>
       <c r="X170" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC170" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD170" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE170" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF170" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG170" s="3">
         <v>0.71875</v>
       </c>
       <c r="AH170" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI170" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA170" s="1" t="s">
-        <v>1465</v>
+        <v>1463</v>
       </c>
       <c r="BD170" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="171" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A171" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B171" s="1" t="s">
         <v>172</v>
       </c>
       <c r="C171" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D171" s="1" t="s">
         <v>352</v>
       </c>
       <c r="E171" s="1" t="s">
         <v>529</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H171" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K171" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M171" s="1" t="s">
         <v>555</v>
       </c>
       <c r="N171" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O171" s="1" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="P171" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q171" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R171" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S171" s="1" t="s">
-        <v>824</v>
+        <v>822</v>
       </c>
       <c r="T171" s="1" t="s">
-        <v>959</v>
+        <v>957</v>
       </c>
       <c r="W171" s="1" t="s">
-        <v>1096</v>
+        <v>1094</v>
       </c>
       <c r="X171" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC171" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD171" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE171" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF171" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG171" s="3">
         <v>0.71875</v>
       </c>
       <c r="AH171" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI171" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA171" s="1" t="s">
-        <v>1466</v>
+        <v>1464</v>
       </c>
       <c r="BD171" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="172" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A172" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B172" s="1" t="s">
         <v>173</v>
       </c>
       <c r="C172" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D172" s="1" t="s">
         <v>353</v>
       </c>
       <c r="E172" s="1" t="s">
         <v>530</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H172" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K172" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M172" s="1" t="s">
         <v>556</v>
       </c>
       <c r="N172" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O172" s="1" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
       <c r="P172" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q172" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R172" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S172" s="1" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="T172" s="1" t="s">
-        <v>960</v>
+        <v>958</v>
       </c>
       <c r="W172" s="1" t="s">
-        <v>1097</v>
+        <v>1095</v>
       </c>
       <c r="X172" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC172" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD172" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE172" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF172" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG172" s="3">
         <v>0.71875</v>
       </c>
       <c r="AH172" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI172" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA172" s="1" t="s">
-        <v>1467</v>
+        <v>1465</v>
       </c>
       <c r="BD172" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="173" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A173" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B173" s="1" t="s">
         <v>174</v>
       </c>
       <c r="C173" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D173" s="1" t="s">
         <v>354</v>
       </c>
       <c r="E173" s="1" t="s">
         <v>531</v>
       </c>
       <c r="G173" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H173" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K173" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M173" s="1" t="s">
         <v>557</v>
       </c>
       <c r="N173" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O173" s="1" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="P173" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q173" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R173" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S173" s="1" t="s">
-        <v>826</v>
+        <v>824</v>
       </c>
       <c r="T173" s="1" t="s">
-        <v>961</v>
+        <v>959</v>
       </c>
       <c r="W173" s="1" t="s">
-        <v>1098</v>
+        <v>1096</v>
       </c>
       <c r="X173" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC173" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD173" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE173" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF173" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG173" s="3">
         <v>0.71875</v>
       </c>
       <c r="AH173" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI173" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA173" s="1" t="s">
-        <v>1468</v>
+        <v>1466</v>
       </c>
       <c r="BD173" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="174" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A174" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B174" s="1" t="s">
         <v>175</v>
       </c>
       <c r="C174" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D174" s="1" t="s">
         <v>355</v>
       </c>
       <c r="E174" s="1" t="s">
         <v>532</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H174" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K174" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M174" s="1" t="s">
         <v>558</v>
       </c>
       <c r="N174" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O174" s="1" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
       <c r="P174" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q174" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R174" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S174" s="1" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="T174" s="1" t="s">
-        <v>962</v>
+        <v>960</v>
       </c>
       <c r="W174" s="1" t="s">
-        <v>1200</v>
+        <v>1198</v>
       </c>
       <c r="X174" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC174" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD174" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE174" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF174" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG174" s="3">
         <v>0.71875</v>
       </c>
       <c r="AH174" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI174" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA174" s="1" t="s">
-        <v>1469</v>
+        <v>1467</v>
       </c>
       <c r="BD174" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="175" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A175" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B175" s="1" t="s">
         <v>176</v>
       </c>
       <c r="C175" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D175" s="1" t="s">
         <v>356</v>
       </c>
       <c r="E175" s="1" t="s">
         <v>533</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H175" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K175" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M175" s="1" t="s">
-        <v>679</v>
+        <v>678</v>
       </c>
       <c r="N175" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O175" s="1" t="s">
-        <v>813</v>
+        <v>811</v>
       </c>
       <c r="P175" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q175" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R175" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S175" s="1" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
       <c r="T175" s="1" t="s">
-        <v>963</v>
+        <v>961</v>
       </c>
       <c r="W175" s="1" t="s">
-        <v>1100</v>
+        <v>1098</v>
       </c>
       <c r="X175" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC175" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD175" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE175" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF175" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG175" s="3">
         <v>0.71875</v>
       </c>
       <c r="AH175" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI175" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA175" s="1" t="s">
-        <v>1470</v>
+        <v>1468</v>
       </c>
       <c r="BD175" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="176" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A176" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B176" s="1" t="s">
         <v>177</v>
       </c>
       <c r="C176" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D176" s="1" t="s">
         <v>357</v>
       </c>
       <c r="E176" s="1" t="s">
         <v>534</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H176" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K176" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M176" s="1" t="s">
         <v>560</v>
       </c>
       <c r="N176" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O176" s="1" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="P176" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q176" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R176" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S176" s="1" t="s">
-        <v>829</v>
+        <v>827</v>
       </c>
       <c r="T176" s="1" t="s">
-        <v>964</v>
+        <v>962</v>
       </c>
       <c r="W176" s="1" t="s">
-        <v>1194</v>
+        <v>1192</v>
       </c>
       <c r="X176" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC176" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD176" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE176" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF176" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG176" s="3">
         <v>0.71875</v>
       </c>
       <c r="AH176" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI176" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA176" s="1" t="s">
-        <v>1471</v>
+        <v>1469</v>
       </c>
       <c r="BD176" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="177" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A177" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B177" s="1" t="s">
         <v>178</v>
       </c>
       <c r="C177" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D177" s="1" t="s">
         <v>358</v>
       </c>
       <c r="E177" s="1" t="s">
         <v>535</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H177" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K177" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M177" s="1" t="s">
         <v>561</v>
       </c>
       <c r="N177" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O177" s="1" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
       <c r="P177" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q177" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R177" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S177" s="1" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="T177" s="1" t="s">
-        <v>965</v>
+        <v>963</v>
       </c>
       <c r="W177" s="1" t="s">
-        <v>1102</v>
+        <v>1100</v>
       </c>
       <c r="X177" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC177" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD177" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE177" s="1" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="AF177" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG177" s="3">
         <v>0.71875</v>
       </c>
       <c r="AH177" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AI177" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA177" s="1" t="s">
-        <v>1472</v>
+        <v>1470</v>
       </c>
       <c r="BD177" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="178" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A178" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B178" s="1" t="s">
         <v>179</v>
       </c>
       <c r="C178" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D178" s="1" t="s">
         <v>359</v>
       </c>
       <c r="E178" s="1" t="s">
         <v>536</v>
       </c>
       <c r="G178" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H178" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K178" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M178" s="1" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="N178" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O178" s="1" t="s">
-        <v>814</v>
+        <v>812</v>
       </c>
       <c r="P178" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q178" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R178" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S178" s="1" t="s">
-        <v>951</v>
+        <v>949</v>
       </c>
       <c r="T178" s="1" t="s">
-        <v>1086</v>
+        <v>1084</v>
       </c>
       <c r="W178" s="1" t="s">
-        <v>1229</v>
+        <v>1227</v>
       </c>
       <c r="X178" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC178" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD178" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE178" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF178" s="3">
         <v>0.35416666666666669</v>
       </c>
       <c r="AG178" s="3">
         <v>0.71875</v>
       </c>
       <c r="AH178" s="1" t="s">
-        <v>1273</v>
+        <v>1271</v>
       </c>
       <c r="AI178" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA178" s="1" t="s">
-        <v>1473</v>
+        <v>1471</v>
       </c>
       <c r="BD178" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="179" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A179" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B179" s="1" t="s">
         <v>180</v>
       </c>
       <c r="C179" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D179" s="1" t="s">
         <v>360</v>
       </c>
       <c r="E179" s="1" t="s">
         <v>537</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H179" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K179" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M179" s="1" t="s">
-        <v>681</v>
+        <v>680</v>
       </c>
       <c r="N179" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O179" s="1" t="s">
-        <v>815</v>
+        <v>813</v>
       </c>
       <c r="P179" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q179" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R179" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S179" s="1" t="s">
-        <v>952</v>
+        <v>950</v>
       </c>
       <c r="T179" s="1" t="s">
-        <v>1087</v>
+        <v>1085</v>
       </c>
       <c r="W179" s="1" t="s">
-        <v>1230</v>
+        <v>1228</v>
       </c>
       <c r="X179" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC179" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD179" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE179" s="1" t="s">
-        <v>1248</v>
+        <v>1246</v>
       </c>
       <c r="AF179" s="3">
         <v>0.39583333333333331</v>
       </c>
       <c r="AG179" s="3">
         <v>0.70833333333333337</v>
       </c>
       <c r="AH179" s="1" t="s">
-        <v>1274</v>
+        <v>1272</v>
       </c>
       <c r="AI179" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA179" s="1" t="s">
-        <v>1474</v>
+        <v>1472</v>
       </c>
       <c r="BD179" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A180" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B180" s="1" t="s">
         <v>181</v>
       </c>
       <c r="C180" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D180" s="1" t="s">
         <v>361</v>
       </c>
       <c r="E180" s="1" t="s">
         <v>538</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H180" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K180" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M180" s="1" t="s">
-        <v>681</v>
+        <v>680</v>
       </c>
       <c r="N180" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O180" s="1" t="s">
-        <v>815</v>
+        <v>813</v>
       </c>
       <c r="P180" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q180" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R180" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S180" s="1" t="s">
-        <v>952</v>
+        <v>950</v>
       </c>
       <c r="T180" s="1" t="s">
-        <v>1087</v>
+        <v>1085</v>
       </c>
       <c r="W180" s="1" t="s">
-        <v>1230</v>
+        <v>1228</v>
       </c>
       <c r="X180" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC180" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD180" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE180" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AF180" s="3">
         <v>0.39583333333333331</v>
       </c>
       <c r="AG180" s="3">
         <v>0.70833333333333337</v>
       </c>
       <c r="AH180" s="1" t="s">
-        <v>1275</v>
+        <v>1273</v>
       </c>
       <c r="AI180" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA180" s="1" t="s">
-        <v>1475</v>
+        <v>1473</v>
       </c>
       <c r="BD180" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="181" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A181" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B181" s="1" t="s">
         <v>182</v>
       </c>
       <c r="C181" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D181" s="1" t="s">
         <v>362</v>
       </c>
       <c r="E181" s="1" t="s">
         <v>539</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H181" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K181" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M181" s="1" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
       <c r="N181" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O181" s="1" t="s">
-        <v>786</v>
+        <v>784</v>
       </c>
       <c r="P181" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q181" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R181" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S181" s="1" t="s">
-        <v>953</v>
+        <v>951</v>
       </c>
       <c r="T181" s="1" t="s">
-        <v>1088</v>
+        <v>1086</v>
       </c>
       <c r="W181" s="1" t="s">
-        <v>1231</v>
+        <v>1229</v>
       </c>
       <c r="X181" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC181" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD181" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE181" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AH181" s="1" t="s">
-        <v>1276</v>
+        <v>1274</v>
       </c>
       <c r="AI181" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA181" s="1" t="s">
-        <v>1476</v>
+        <v>1474</v>
       </c>
       <c r="BD181" s="1" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="182" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A182" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B182" s="1" t="s">
         <v>183</v>
       </c>
       <c r="C182" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D182" s="1" t="s">
         <v>363</v>
       </c>
       <c r="E182" s="1" t="s">
         <v>540</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H182" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K182" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M182" s="1" t="s">
-        <v>682</v>
+        <v>681</v>
       </c>
       <c r="N182" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O182" s="1" t="s">
-        <v>816</v>
+        <v>814</v>
       </c>
       <c r="P182" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q182" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R182" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S182" s="1" t="s">
-        <v>954</v>
+        <v>952</v>
       </c>
       <c r="T182" s="1" t="s">
-        <v>1089</v>
+        <v>1087</v>
       </c>
       <c r="W182" s="1" t="s">
-        <v>1232</v>
+        <v>1230</v>
       </c>
       <c r="X182" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC182" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD182" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE182" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AH182" s="1" t="s">
-        <v>1277</v>
+        <v>1275</v>
       </c>
       <c r="AI182" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA182" s="1" t="s">
-        <v>1477</v>
+        <v>1475</v>
       </c>
       <c r="BD182" s="1" t="s">
-        <v>1486</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="183" spans="1:56" x14ac:dyDescent="0.45">
       <c r="A183" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B183" s="1" t="s">
         <v>184</v>
       </c>
       <c r="C183" s="1" t="s">
         <v>186</v>
       </c>
       <c r="D183" s="1" t="s">
         <v>364</v>
       </c>
       <c r="E183" s="1" t="s">
         <v>541</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>544</v>
       </c>
       <c r="H183" s="1" t="s">
         <v>544</v>
       </c>
       <c r="K183" s="1" t="s">
         <v>1</v>
       </c>
       <c r="M183" s="1" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="N183" s="1" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="O183" s="1" t="s">
-        <v>817</v>
+        <v>815</v>
       </c>
       <c r="P183" s="1" t="s">
         <v>544</v>
       </c>
       <c r="Q183" s="1" t="s">
         <v>544</v>
       </c>
       <c r="R183" s="1" t="s">
         <v>544</v>
       </c>
       <c r="S183" s="1" t="s">
-        <v>955</v>
+        <v>953</v>
       </c>
       <c r="T183" s="1" t="s">
-        <v>1090</v>
+        <v>1088</v>
       </c>
       <c r="W183" s="1" t="s">
-        <v>1233</v>
+        <v>1231</v>
       </c>
       <c r="X183" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AC183" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AD183" s="1" t="s">
         <v>544</v>
       </c>
       <c r="AE183" s="1" t="s">
-        <v>1244</v>
+        <v>1242</v>
       </c>
       <c r="AH183" s="1" t="s">
-        <v>1278</v>
+        <v>1276</v>
       </c>
       <c r="AI183" s="1" t="s">
         <v>544</v>
       </c>
       <c r="BA183" s="1" t="s">
-        <v>1478</v>
+        <v>1476</v>
       </c>
       <c r="BD183" s="1" t="s">
         <v>544</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>